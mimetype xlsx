--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -1481,51 +1481,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 15:49</t>
+          <t>Прайс актуален на 06.11.2026 19:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1567,964 +1567,964 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229394</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2,2 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1485</v>
+        <v>1771</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229392</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-19-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>809</v>
+        <v>965</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229393</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-29-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см h3 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1826</v>
+        <v>2177</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229391</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-LG-AR-28-DT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24*15 см h1,5 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1709</v>
+        <v>2037</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229402</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-02-STB</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце 14*11 см кофейное для чашки арт. 81229329 Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1160</v>
+        <v>1383</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>28</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229401</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-01-STB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце 25*17 см чайное для чашки арт. 81229327 Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1654</v>
+        <v>1972</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229330</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-01-KT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229329 Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>349</v>
+        <v>416</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>73</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229328</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-01-CT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229327 Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>437</v>
+        <v>521</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>83</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229404</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TN-LG-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл d 8 см h10 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>544</v>
+        <v>648</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229403</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TN-LG-GT-04-TT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 4 предмета Legna Tinta By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>2650</v>
+        <v>3159</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229397</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-18-KS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салатник  650 мл d 18 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1103</v>
+        <v>1315</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>854</v>
       </c>
       <c r="I16" s="10">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81229323</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>TN-LG-FL-23-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 23 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1293</v>
+        <v>1541</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>533</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229398</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-22-KS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник 1250 мл d 22 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1157</v>
+        <v>1380</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>897</v>
       </c>
       <c r="I18" s="10">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229324</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TN-LG-FL-25-CK</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салатник 1300 мл d 25 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1794</v>
+        <v>2139</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>1390</v>
       </c>
       <c r="I19" s="10">
         <v>361</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229399</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TN-LG-AR-13-KS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 10*9 см h3,5 см емкость для закусок прямоуг. Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>549</v>
+        <v>655</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229400</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TN-LG-AR-15-KS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Соусник 120 мл 11*10 см h3,5 см емкость для закусок прямоуг. Legna Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>978</v>
+        <v>1166</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229390</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>578</v>
+        <v>689</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>447</v>
       </c>
       <c r="I22" s="10">
-        <v>353</v>
+        <v>305</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229320</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,7 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>692</v>
+        <v>825</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>536</v>
       </c>
       <c r="I23" s="10">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229321</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>970</v>
+        <v>1157</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>752</v>
       </c>
       <c r="I24" s="10">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229322</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>731</v>
+        <v>872</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>566</v>
       </c>
       <c r="I25" s="10">
         <v>438</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229325</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-25-CK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Legna By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа изогнутый борт Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1170</v>
+        <v>1395</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>644</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229395</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-LG-GT-25-CK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Legna By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа прямой борт Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1163</v>
+        <v>1386</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>900</v>
       </c>
       <c r="I27" s="10">
-        <v>864</v>
+        <v>846</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221527</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TN-LG-UF-23-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 23 см h8,5 см для пасты, для супа Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2065</v>
+        <v>2462</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>1600</v>
       </c>
       <c r="I28" s="10">
         <v>200</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229396</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>TN-LG-GT-28-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа Legna By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа прямой борт Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1264</v>
+        <v>1507</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>13</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229326</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-27-CK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Legna By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа изогнутый борт Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1256</v>
+        <v>1498</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>973</v>
       </c>
       <c r="I30" s="10">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221548</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>TN-LG-UF-26-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 26 см для пасты, для супа Legna By Bone [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2249</v>
+        <v>2682</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>1743</v>
       </c>
       <c r="I31" s="10">
         <v>444</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81229327</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-02-CF</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>502</v>
+        <v>599</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229329</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TN-LG-ZT-01-KF</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>294</v>
+        <v>351</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>