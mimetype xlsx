--- v0 (2026-06-10)
+++ v1 (2026-09-26)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:20</t>
+          <t>Прайс актуален на 26.09.2026 23:40</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1408,85 +1408,85 @@
           <t>81229745</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-RM-ZT-29-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см Rome By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1950</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229746</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-RM-AR-38-DT</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*16 см Rome By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3958</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229747</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-RM-AR-40-DT</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*21 см Rome By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1510,629 +1510,629 @@
           <t>81229752</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-RM-ZT-01-KT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229753 Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>513</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>265</v>
+        <v>191</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229751</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-RM-ZT-01-CT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229750 Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>578</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>1</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81221573</t>
+          <t>81221574</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-FL-23-CK</t>
+          <t>TN-RM-ZT-15-KS</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h5 см Rome By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 15 см h4,9 см емкость для закусок Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1577</v>
+        <v>780</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>315</v>
+        <v>470</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81229740</t>
+          <t>81221575</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-FL-25-CK</t>
+          <t>TN-RM-ZT-18-KS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Rome By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1573</v>
+        <v>1273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>151</v>
+        <v>463</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221574</t>
+          <t>81229739</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-15-KS</t>
+          <t>TN-RM-FL-21-CK</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см h4,9 см Rome By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>780</v>
+        <v>1334</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>485</v>
+        <v>225</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221575</t>
+          <t>81221573</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-18-KS</t>
+          <t>TN-RM-FL-23-CK</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Rome By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см h5 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1273</v>
+        <v>1577</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>521</v>
+        <v>314</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229739</t>
+          <t>81229740</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-FL-21-CK</t>
+          <t>TN-RM-FL-25-CK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Rome By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1334</v>
+        <v>1573</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>271</v>
+        <v>47</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229735</t>
+          <t>81229748</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-17-DZ</t>
+          <t>TN-RM-AR-30-KR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см Rome By Bone Innovation [6]</t>
+          <t>Тарелка 23*23 см квадратная Rome By Bone Innovation [1] </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>518</v>
+        <v>2775</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>502</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229736</t>
+          <t>81229749</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-21-DZ</t>
+          <t>TN-RM-AR-38-KR</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см Rome By Bone Innovation [6]</t>
+          <t>Тарелка 28*28 см квадратная Rome By Bone Innovation [1] </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>757</v>
+        <v>2808</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1117</v>
+        <v>17</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221572</t>
+          <t>81229735</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-23-DZ</t>
+          <t>TN-RM-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h1,8 см Rome By Bone Innovation [6]</t>
+          <t>Тарелка d 17 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>754</v>
+        <v>518</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1405</v>
+        <v>447</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229737</t>
+          <t>81229736</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-25-DZ</t>
+          <t>TN-RM-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см Rome By Bone Innovation [6]</t>
+          <t>Тарелка d 21 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>970</v>
+        <v>757</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1500</v>
+        <v>791</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229738</t>
+          <t>81221572</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-27-DZ</t>
+          <t>TN-RM-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см Rome By Bone Innovation [6] </t>
+          <t>Тарелка d 23 см h1,8 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1187</v>
+        <v>754</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>860</v>
+        <v>1401</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229741</t>
+          <t>81229737</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-25-CK</t>
+          <t>TN-RM-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Rome By Bone Innovation [6]</t>
+          <t>Тарелка d 25 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1794</v>
+        <v>970</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>136</v>
+        <v>1266</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229743</t>
+          <t>81229738</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-GT-25-CK</t>
+          <t>TN-RM-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Rome By Bone Innovation [6]</t>
+          <t>Тарелка d 27 см Rome By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1794</v>
+        <v>1187</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>124</v>
+        <v>762</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229744</t>
+          <t>81229741</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-GT-28-CK</t>
+          <t>TN-RM-ZT-25-CK</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа Rome By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1714</v>
+        <v>1794</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229742</t>
+          <t>81229743</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-27-CK</t>
+          <t>TN-RM-GT-25-CK</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Rome By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229748</t>
+          <t>81229744</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-AR-30-KR</t>
+          <t>TN-RM-GT-28-CK</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 23*23 см Rome By Bone Innovation [1] </t>
+          <t>Тарелка глубокая 480 мл d 28 см для пасты, для супа Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>2775</v>
+        <v>1714</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229749</t>
+          <t>81229742</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-AR-38-KR</t>
+          <t>TN-RM-ZT-27-CK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 28*28 см Rome By Bone Innovation [1] </t>
+          <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>2808</v>
+        <v>1787</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229750</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TN-RM-ZT-02-CF</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>