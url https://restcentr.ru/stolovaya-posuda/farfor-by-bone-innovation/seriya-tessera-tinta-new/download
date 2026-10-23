--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:28</t>
+          <t>Прайс актуален на 23.10.2026 13:53</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1705,221 +1705,221 @@
           <t>81221581</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-19-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1150</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221582</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-24-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см h3 см Tessera By Bone Innovation [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1449</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229726</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-29-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*17 см h3,3 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1950</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>550</v>
+        <v>654</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221583</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-34-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 34*20 см h3,5 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2249</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229727</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-TS-AR-38-DT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*16 см h1,9 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3187</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229728</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-TS-AR-40-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*21 см h2 см Tessera By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>3617</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229734</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-01-KT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,9 см кофейное для чашки ар. 81229733 Tessera By Bone Innovation [6]     </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1943,856 +1943,856 @@
           <t>81229732</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-01-CT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см h2 см чайное для чашки арт. 81229731 Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>648</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221577</t>
+          <t>81221578</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-FL-23-CK</t>
+          <t>TN-TS-ZT-18-KS</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см h4,8 см Tessera By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см h6,5 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1703</v>
+        <v>1273</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>999</v>
+        <v>616</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229721</t>
+          <t>81229720</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-FL-25-CK</t>
+          <t>TN-TS-FL-21-CK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h5,3 см Tessera By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см h4,5 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1437</v>
+        <v>1083</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>202</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81221578</t>
+          <t>81221577</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-18-KS</t>
+          <t>TN-TS-FL-23-CK</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h6,5 см Tessera By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см h4,8 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1273</v>
+        <v>1703</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>720</v>
+        <v>922</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229720</t>
+          <t>81229721</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-FL-21-CK</t>
+          <t>TN-TS-FL-25-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h4,5 см Tessera By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см h5,3 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1083</v>
+        <v>1437</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229716</t>
+          <t>81221579</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-17-DZ</t>
+          <t>TN-TS-AR-20-KR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17 см h1,7 см Tessera By Bone Innovation [6]</t>
+          <t>Тарелка 15*15 см h1,8 см квадратная Tessera By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>578</v>
+        <v>1215</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>745</v>
+        <v>62</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229717</t>
+          <t>81221580</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-21-DZ</t>
+          <t>TN-TS-AR-25-KR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h1,7 см Tessera By Bone Innovation [6]</t>
+          <t>Тарелка 19*19 см h1,8 см квадратная Tessera By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>757</v>
+        <v>1781</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>789</v>
+        <v>20</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81221576</t>
+          <t>81229729</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-23-DZ</t>
+          <t>TN-TS-AR-30-KR</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см h1,7 см Tessera By Bone Innovation [6]</t>
+          <t>Тарелка 23*23 см h1,8 см квадратная Tessera By Bone Innovation [1] </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>754</v>
+        <v>2593</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1468</v>
+        <v>120</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229718</t>
+          <t>81229730</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-25-DZ</t>
+          <t>TN-TS-AR-38-KR</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2 см Tessera By Bone Innovation [6]</t>
+          <t>Тарелка 28*28 см h2 см квадратная Tessera By Bone Innovation [1] </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>970</v>
+        <v>2947</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2923</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229719</t>
+          <t>81229716</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-27-DZ</t>
+          <t>TN-TS-ZT-17-DZ</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27 см h2,3 см Tessera By Bone Innovation [6] </t>
+          <t>Тарелка d 17 см h1,7 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1187</v>
+        <v>578</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>897</v>
+        <v>652</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229724</t>
+          <t>81229717</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-GT-25-CK</t>
+          <t>TN-TS-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка d 21 см h1,7 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1610</v>
+        <v>757</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229722</t>
+          <t>81221576</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-25-CK</t>
+          <t>TN-TS-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка d 23 см h1,7 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>2073</v>
+        <v>754</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1031</v>
+        <v>1216</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81221528</t>
+          <t>81229718</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-UF-23-CK</t>
+          <t>TN-TS-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка d 25 см h2 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1625</v>
+        <v>970</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>2759</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229725</t>
+          <t>81229719</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-GT-28-CK</t>
+          <t>TN-TS-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 480 мл d 28 см h5,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка d 27 см h2,3 см Tessera By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1807</v>
+        <v>1187</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>79</v>
+        <v>732</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229723</t>
+          <t>81229724</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-27-CK</t>
+          <t>TN-TS-GT-25-CK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 27 см h6,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1781</v>
+        <v>1610</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81221549</t>
+          <t>81229722</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-UF-26-CK</t>
+          <t>TN-TS-ZT-25-CK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 600 мл d 26 см h9,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
+          <t>Тарелка глубокая 400 мл d 25 см h5,8 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2255</v>
+        <v>2073</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>258</v>
+        <v>984</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81221579</t>
+          <t>81221528</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-20-KR</t>
+          <t>TN-TS-UF-23-CK</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 15*15 см h1,8 см Tessera By Bone Innovation [6] </t>
+          <t>Тарелка глубокая 450 мл d 23 см h8,3 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1215</v>
+        <v>1625</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81221580</t>
+          <t>81229725</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-25-KR</t>
+          <t>TN-TS-GT-28-CK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 19*19 см h1,8 см Tessera By Bone Innovation [6] </t>
+          <t>Тарелка глубокая 480 мл d 28 см h5,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1781</v>
+        <v>1807</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229729</t>
+          <t>81229723</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-30-KR</t>
+          <t>TN-TS-ZT-27-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 23*23 см h1,8 см Tessera By Bone Innovation [1] </t>
+          <t>Тарелка глубокая 500 мл d 27 см h6,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2593</v>
+        <v>1781</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>178</v>
+        <v>10</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229730</t>
+          <t>81221549</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-AR-38-KR</t>
+          <t>TN-TS-UF-26-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Тарелка квадратная 28*28 см h2 см Tessera By Bone Innovation [1] </t>
+          <t>Тарелка глубокая 600 мл d 26 см h9,5 см для пасты, для супа Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>2947</v>
+        <v>2255</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>68</v>
+        <v>251</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229754</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>TN-TS-HL-19-RD</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 19 см h2,5 см Tessera Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1594</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>467</v>
+        <v>436</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81229755</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>TN-TS-HL-23-RD</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h2,5 см Tessera Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2083</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1230</v>
+        <v>1157</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81229756</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>TN-TS-HL-27-RD</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 27 см h2,7 см Tessera Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1742</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>637</v>
+        <v>536</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81229731</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-02-CF</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,8 см h6,8 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>710</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229733</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>TN-TS-ZT-01-KF</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чашка 75 мл кофейная d 6,5 см h5 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>396</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>