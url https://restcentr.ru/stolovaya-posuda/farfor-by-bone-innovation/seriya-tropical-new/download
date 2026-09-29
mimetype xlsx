--- v0 (2026-06-10)
+++ v1 (2026-09-29)
@@ -1745,51 +1745,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:25</t>
+          <t>Прайс актуален на 29.09.2026 19:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1822,202 +1822,202 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229676</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-24-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Tropical By Bone Innovation [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1735</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229677</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-29-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2330</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229678</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-34-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*20,5 см h3,6 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1893</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>104</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229679</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-TP-AR-38-DT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*16 см h2 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2177</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>19</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229680</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HA-TP-AR-40-DT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Tropical By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3144</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229686</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-01-KT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см кофейное для чашки арт. 81229685 Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2041,51 +2041,51 @@
           <t>81229684</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-01-CT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15,5 см чайное для чашки арт. 81229682, 81229683 Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>466</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229681</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HA-TP-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл d 8 см h10 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -2118,314 +2118,314 @@
         <is>
           <t>Молочник 60 мл Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1092</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>107</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229664</t>
+          <t>81229673</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-FL-23-CK</t>
+          <t>HA-TP-ZT-18-OKS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см Tropical By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 18 см емкость для закусок Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1631</v>
+        <v>1714</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229675</t>
+          <t>81229674</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-26-OKS</t>
+          <t>HA-TP-ZT-20-OKS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 26 см Tropical By Bone Innovation [1]</t>
+          <t>Салатник  500 мл d 20 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2450</v>
+        <v>3412</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229665</t>
+          <t>81229663</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-FL-25-CK</t>
+          <t>HA-TP-FL-21-CK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Tropical By Bone Innovation [6]</t>
+          <t>Салатник  800 мл d 21 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1168</v>
+        <v>1482</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229666</t>
+          <t>81229671</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-FL-28-CK</t>
+          <t>HA-TP-GBR-27-CK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл d 28 см Tropical By Bone Innovation [1]</t>
+          <t>Салатник  950 мл d 27 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1438</v>
+        <v>2242</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>285</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229673</t>
+          <t>81229664</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-18-OKS</t>
+          <t>HA-TP-FL-23-CK</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 18 см Tropical By Bone Innovation [1]</t>
+          <t>Салатник 1000 мл d 23 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1714</v>
+        <v>1631</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229674</t>
+          <t>81229675</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-20-OKS</t>
+          <t>HA-TP-ZT-26-OKS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 20 см Tropical By Bone Innovation [1]</t>
+          <t>Салатник 1250 мл d 26 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>3412</v>
+        <v>2450</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229663</t>
+          <t>81229665</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-FL-21-CK</t>
+          <t>HA-TP-FL-25-CK</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Tropical By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1482</v>
+        <v>1168</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81229671</t>
+          <t>81229666</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-GBR-27-CK</t>
+          <t>HA-TP-FL-28-CK</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 27 см Tropical By Bone Innovation [1]</t>
+          <t>Салатник 1700 мл d 28 см Tropical By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>2242</v>
+        <v>1438</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229690</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>HA-TP-GT-01-SK</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сахарница 130 мл 7,5*4,5 см Tropical Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>