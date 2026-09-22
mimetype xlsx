--- v0 (2026-06-05)
+++ v1 (2026-09-22)
@@ -2504,51 +2504,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 14:12</t>
+          <t>Прайс актуален на 23.09.2026 02:26</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2581,357 +2581,357 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81229354</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-15-OV</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 15*8,5 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо овальное 15*8,5 см h2 см емкость для закусок Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>624</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>14</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229355</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-19-OV</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 19*11 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо овальное 19*11 см h2,4 см 200 мл емкость для закусок Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>143</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229305</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-24-OV</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24*14,5 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо овальное 24*14,5 см h2,8 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1451</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229306</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-29-OV</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29*17 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо овальное 29*17 см h3,2 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1950</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229307</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-34-OV</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 34*20 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо овальное 34*20 см h3,6 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1898</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>75</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229308</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>HA-VT-AR-28-DT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см Vintage By Bone Innovation [6]</t>
+          <t>Блюдо прямоугольное 24*15 см h1,8 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1815</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>544</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229653</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HA-VT-AR-38-DT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*16 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*16 см h2 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2177</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>178</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229654</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HA-VT-AR-40-DT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*21 см Vintage By Bone Innovation [1]</t>
+          <t>Блюдо прямоугольное 35*21 см h1,7 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3144</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>304</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81229361</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-02-STB</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдце 14*11 см кофейное Vintage By Bone Innovation [6]</t>
+          <t>Блюдце 14*11 см кофейное для чашки арт. 81229360 Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>869</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>414</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81229359</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-01-STB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдце 25*17 см чайное Vintage By Bone Innovation [1]</t>
+          <t>Блюдце 25*17 см чайное для чашки арт. 81229357, 81229358 Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1261</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>858</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81229468</t>
         </is>
@@ -2989,100 +2989,100 @@
         <v>414</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>1</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81229467</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-01-CT</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16 см чайное для чашек арт.81229357, 81229358 Vintage By Bone Innovation [6]</t>
+          <t>Блюдце d 16 см чайное для чашки арт.81229357, 81229358 Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>432</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229363</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>HA-VT-GT-01-KFT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 75 мл Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>913</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229312</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 75 мл Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3183,484 +3183,484 @@
         <is>
           <t>Набор для специй 4 предмета Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2741</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229293</t>
+          <t>81229352</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-FL-23-CK</t>
+          <t>HA-VT-GT-12-JO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 23 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 12 см емкость для закусок Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1040</v>
+        <v>687</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229349</t>
+          <t>81229300</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-22-KS</t>
+          <t>HA-VT-ZT-15-KS</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 22 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 15 см емкость для закусок Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1155</v>
+        <v>780</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229294</t>
+          <t>81229303</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-FL-25-CK</t>
+          <t>HA-VT-ZT-18-OKS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник  350 мл d 18 см емкость для закусок Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1168</v>
+        <v>1714</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>594</v>
+        <v>96</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81229347</t>
+          <t>81229353</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-FL-28-CK</t>
+          <t>HA-VT-GT-14-JO</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл d 28 см Vintage By Bone Innovation [1]</t>
+          <t>Салатник  450 мл d 14 см h5,1 см емкость для закусок Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1329</v>
+        <v>1187</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81229352</t>
+          <t>81229304</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-12-JO</t>
+          <t>HA-VT-ZT-20-OKS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см Vintage Stackable By Bone Innovation [6]</t>
+          <t>Салатник  500 мл d 20 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>687</v>
+        <v>2010</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229300</t>
+          <t>81229301</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-15-KS</t>
+          <t>HA-VT-ZT-18-KS</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 15 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник  650 мл d 18 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>780</v>
+        <v>1117</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81229303</t>
+          <t>81229346</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-18-OKS</t>
+          <t>HA-VT-FL-21-CK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 18 см Vintage By Bone Innovation [1]</t>
+          <t>Салатник  800 мл d 21 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1714</v>
+        <v>874</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229353</t>
+          <t>81229348</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-14-JO</t>
+          <t>HA-VT-ZT-20-KS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 14 см h5,1 см Vintage Stackable By Bone Innovation [6]</t>
+          <t>Салатник  900 мл d 20 см h6,5 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1187</v>
+        <v>996</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229304</t>
+          <t>81229299</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-20-OKS</t>
+          <t>HA-VT-GBR-27-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 20 см Vintage By Bone Innovation [1]</t>
+          <t>Салатник  950 мл d 27 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>2010</v>
+        <v>2075</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81229301</t>
+          <t>81229293</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-18-KS</t>
+          <t>HA-VT-FL-23-CK</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник 1000 мл d 23 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1117</v>
+        <v>1040</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>265</v>
+        <v>84</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229346</t>
+          <t>81229349</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-FL-21-CK</t>
+          <t>HA-VT-ZT-22-KS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник 1250 мл d 22 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>874</v>
+        <v>1155</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81229348</t>
+          <t>81229294</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-20-KS</t>
+          <t>HA-VT-FL-25-CK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 20 см h6,5 см Vintage By Bone Innovation [6]</t>
+          <t>Салатник 1300 мл d 25 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>996</v>
+        <v>1168</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>552</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81229299</t>
+          <t>81229347</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GBR-27-CK</t>
+          <t>HA-VT-FL-28-CK</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 950 мл d 27 см Vintage By Bone Innovation [1]</t>
+          <t>Салатник 1700 мл d 28 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2075</v>
+        <v>1329</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>225</v>
+        <v>144</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81229317</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>HA-VT-GT-01-PCT</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Салфетница 11*7 см Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3737,66 +3737,66 @@
         <v>312</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81229350</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>HA-VT-GT-08-JO</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Соусник 120 мл d 8 см круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
+          <t>Соусник 120 мл d 8 см емкость для закусок круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>523</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1764</v>
+        <v>1763</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81229314</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-02-SO</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Соусник 150 мл с ручкой фарфор Vintage By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -3805,51 +3805,51 @@
         <v>1248</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81229351</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>HA-VT-GT-10-JO</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Соусник 180 мл d 10 см круглый фарфор Vintage Stackable By Bone Innovation [6]</t>
+          <t>Соусник 180 мл d 10 см емкость для закусок круглый фарфор Vintage Stackable By Bone [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>458</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81229342</t>
         </is>
@@ -3922,221 +3922,221 @@
           <t>81229344</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-19-DZ</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>611</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81229288</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-21-DZ</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>853</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81229289</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-23-DZ</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>801</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81229290</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-25-DZ</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>905</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>508</v>
+        <v>466</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81229291</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-27-DZ</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Vintage By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>723</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>168</v>
+        <v>82</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81229345</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-30-DZ</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Vintage By Bone Innovation [6] </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1423</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81229295</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-25-CK</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 25 см для пасты, для супа Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -4228,119 +4228,119 @@
           <t>81229292</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-21-CK</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 21 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>795</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>177</v>
+        <v>6</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229296</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-27-CK</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 27 см для пасты, для супа Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1358</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81229318</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>HL-VT-23-RD</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 23 см Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1095</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81229319</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>HL-VT-27-RD</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 27 см Vintage Stackable By Bone Innovation [6]                         </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>