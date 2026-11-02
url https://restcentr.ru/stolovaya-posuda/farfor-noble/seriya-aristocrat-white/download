--- v0 (2026-06-13)
+++ v1 (2026-11-02)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:17</t>
+          <t>Прайс актуален на 02.11.2026 05:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1705,1094 +1705,1094 @@
           <t>81290263</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>313031</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*18 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1713</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4724</v>
+        <v>4038</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81224315</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>313012</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>2866</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81224316</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>313014</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*27 см h2,8 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2703</v>
+        <v>2241</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>595</v>
+        <v>283</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81224319</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>313602/313010</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 280 мл d 11,8 см h6 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1337</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4734</v>
+        <v>4261</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290266</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>313619+313009</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 340 мл d 10,3 см h8 см Aristocrat Stackable Noble [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1307</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I10" s="10">
-        <v>6749</v>
+        <v>6600</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81224320</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>313607/313017</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл белая d 6,8 см h6 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>893</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>4163</v>
+        <v>3643</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81290267</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>313613+313017</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 100 мл белая d 7,2 см h5,5 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>893</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>4305</v>
+        <v>4174</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222233</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313615</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл белая d 8,6 h8,5 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>597</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>1503</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81224325</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>313802</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 6,9 см h9,2 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1203</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1903</v>
+        <v>1772</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81224327</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>313902/313904</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Набор для специй 2 предмета Солонка/Перечница Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>989</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1470</v>
+        <v>1201</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81224337</t>
+          <t>81290278</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>313503</t>
+          <t>313514</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 21 см h9,9 см Aristocrat Noble [1]</t>
+          <t>Салатник  200 мл d 10,5 см h4,5 см емкость для закусок круглый фарфор Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2307</v>
+        <v>573</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>4767</v>
+        <v>594</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81290275</t>
+          <t>81224317</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>313507</t>
+          <t>313502</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 21 см h9,7 см Aristocrat Stackable Noble [1]</t>
+          <t>Салатник  300 мл d 12 см h6,1 см емкость для закусок Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2307</v>
+        <v>683</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1770</v>
+        <v>10540</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81224317</t>
+          <t>81290265</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>313502</t>
+          <t>313505</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h6,1 см Aristocrat Noble [6]</t>
+          <t>Салатник  320 мл d 12 см h5,3 см емкость для закусок Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>683</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>10971</v>
+        <v>5043</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81290265</t>
+          <t>81224318</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>313505</t>
+          <t>313500</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 320 мл d 12 см h5,3 см Aristocrat Stackable Noble [6]</t>
+          <t>Салатник  600 мл d 15 см h7,5 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>683</v>
+        <v>817</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>5370</v>
+        <v>7623</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81224318</t>
+          <t>81290264</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>313500</t>
+          <t>313501</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h7,5 см Aristocrat Noble [6]</t>
+          <t>Салатник  700 мл d 15 см h7 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>817</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>8970</v>
+        <v>4378</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81290264</t>
+          <t>81224337</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>313501</t>
+          <t>313503</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 15 см h7 см Aristocrat Stackable Noble [6]</t>
+          <t>Салатник 1800 мл d 21 см h9,9 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>817</v>
+        <v>2307</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5304</v>
+        <v>4613</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81290278</t>
+          <t>81290275</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>313514</t>
+          <t>313507</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник соусник 200 мл d 10,5 см h4,5 см круглый фарфор Aristocrat Stackable Noble [6]</t>
+          <t>Салатник 2000 мл d 21 см h9,7 см Aristocrat Stackable Noble [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>573</v>
+        <v>2307</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>1499</v>
       </c>
       <c r="I22" s="10">
-        <v>861</v>
+        <v>1693</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81224324</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>313801</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сахарница 180 мл d 8 см h10,2 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1358</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1068</v>
+        <v>816</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81224326</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>313603</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник 350 мл 18,8*7,8 см h8,1 см с ручкой фарфор Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1457</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1465</v>
+        <v>1281</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81224328</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>313906</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Супница 2,2 л d 19,5 см h12 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>5847</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229484</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>313001-G001-G001</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 18 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>607</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>16708</v>
+        <v>15117</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81224311</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>313002</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>617</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>24536</v>
+        <v>20944</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81290262</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>313007</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>813</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>36188</v>
+        <v>34809</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81224312</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>313006</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>837</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>23192</v>
+        <v>19727</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81224313</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>313015</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1373</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>16659</v>
+        <v>16035</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81224314</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>313004</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 275 мл d 23 см h4,2 см для пасты Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>787</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>9110</v>
+        <v>8978</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81222234</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313601/313009</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл белая d 8,6 см h6,1 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>913</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I32" s="10">
-        <v>2233</v>
+        <v>1396</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81224321</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>313600/313009</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 200 мл белая d 9,3 см h7,2 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>977</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>10842</v>
+        <v>8757</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81224322</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>313608/313009</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл белая d 10,4 см h7,6 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1013</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>12967</v>
+        <v>10745</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81290268</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>313605+313009</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 250 мл белая d 9 см h7,8 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1013</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>658</v>
       </c>
       <c r="I35" s="10">
-        <v>11344</v>
+        <v>10837</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81224323</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>313800</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл h15,5 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3017</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2324</v>
+        <v>2051</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81290269</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>313807</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл h12,5 см Aristocrat Noble [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2657</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2227</v>
+        <v>1924</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>