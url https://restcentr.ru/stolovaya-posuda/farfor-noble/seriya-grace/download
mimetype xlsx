--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1976,51 +1976,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:30</t>
+          <t>Прайс актуален на 22.09.2026 16:16</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2048,1488 +2048,1488 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221674</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095231A-P001-G001</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*18 см h1,7 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1637</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2133</v>
+        <v>2132</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221675</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095251A-P001-G001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h2,2 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1998</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2145</v>
+        <v>2131</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221676</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>095261A-P001-G001</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*27 см h2,5 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2737</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221687</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095301A-P001-G001</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12,5 см кофейное для чашки арт. 81221686 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>327</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3611</v>
+        <v>3552</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221690</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095302A-P001-G001</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81221688/81221689 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>387</v>
+        <v>473</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1896</v>
+        <v>8817</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221692</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>095309A-P001-G001</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки арт. 81221691 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>447</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>6973</v>
+        <v>6915</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221693</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095625A-P001-G001</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл d 7 см h9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>563</v>
+        <v>658</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>8998</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221694</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095634A-P001-G001</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 8,3 см h9,2 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>637</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3655</v>
+        <v>3541</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221697</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>095817A-P001-G001</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Молочник 260 мл d 8 см h9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1317</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221700</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095904A-P001-G001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Перечница d 4 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>523</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2042</v>
+        <v>2006</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81221683</t>
+          <t>81221677</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>095534A-P001-G001</t>
+          <t>095511A-P001-G001</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 25,5 см h4,5 см Grace Noble [1]</t>
+          <t>Салатник  350 мл d 11,7 см h5,9 см емкость для закусок Grace Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1473</v>
+        <v>537</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>5190</v>
+        <v>4824</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81221679</t>
+          <t>81221684</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>095524A-P001-G001</t>
+          <t>095517A-P001-G001</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1110 мл d 18 см h9 см Grace Noble [4]</t>
+          <t>Салатник  375 мл d 12,5 см h5 см емкость для закусок Grace Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1073</v>
+        <v>557</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>6870</v>
+        <v>3224</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221677</t>
+          <t>81221680</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095531A-P001-G001</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 11,7 см h5,9 см Grace Noble [6]</t>
+          <t>Салатник  475 мл d 16,5 см h5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>537</v>
+        <v>753</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4837</v>
+        <v>6490</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81221684</t>
+          <t>81221681</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095532A-P001-G001</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 375 мл d 12,5 см h5 см Grace Noble [6]</t>
+          <t>Салатник  500 мл d 18 см h5,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>557</v>
+        <v>923</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3443</v>
+        <v>2779</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81221680</t>
+          <t>81221678</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095521A-P001-G001</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 475 мл d 16,5 см h5 см Grace Noble [6]</t>
+          <t>Салатник  600 мл d 14,7 см h7,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>753</v>
+        <v>843</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>6541</v>
+        <v>9935</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81221681</t>
+          <t>81221685</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095529A-P001-G001</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 18 см h5,5 см Grace Noble [6]</t>
+          <t>Салатник  600 мл d 15,5 см h5,9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>923</v>
+        <v>693</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2959</v>
+        <v>3044</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81221678</t>
+          <t>81221682</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>095521A-P001-G001</t>
+          <t>095533A-P001-G001</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 14,7 см h7,5 см Grace Noble [6]</t>
+          <t>Салатник  800 мл d 21 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>843</v>
+        <v>1183</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>488</v>
+        <v>5750</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81221685</t>
+          <t>81221683</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095534A-P001-G001</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15,5 см h5,9 см Grace Noble [6]</t>
+          <t>Салатник 1000 мл d 25,5 см h4,5 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>693</v>
+        <v>1473</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3290</v>
+        <v>5073</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81221682</t>
+          <t>81221679</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095524A-P001-G001</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 21 см h6,5 см Grace Noble [6]</t>
+          <t>Салатник 1110 мл d 18 см h9 см Grace Noble [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1183</v>
+        <v>1073</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>5810</v>
+        <v>6840</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221698</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095811A-P001-G001</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл d 9 см h6,9 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1317</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4115</v>
+        <v>4082</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221699</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095903A-P001-G001</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Солонка d 4 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>523</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2074</v>
+        <v>2038</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221663</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>095002A-P001-G001</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>637</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>114</v>
+        <v>10180</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221664</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095022A-P001-G001</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>613</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2694</v>
+        <v>2400</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221665</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095032A-P001-G001</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>873</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>3446</v>
+        <v>3342</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221666</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095052A-P001-G001</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>858</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2496</v>
+        <v>2358</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221667</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095072A-P001-G001</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1373</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221703</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095527A-P001-G001</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 21 см h7,2 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1389</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221668</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095171A-P001-G001</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 22,5 см h5 см для пасты Grace Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>778</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2651</v>
+        <v>2627</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221701</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095205A-P001-G001</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27 см h6 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1563</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>959</v>
+        <v>916</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221704</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095556A-P001-G001</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 23 см h9,5 см для пасты Grace Noble [2]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1907</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81221669</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095191A-P001-G001</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 27 см h5 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1387</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2928</v>
+        <v>2886</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81221702</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095202A-P001-G001</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 31 см h6,5 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1997</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81221670</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>095201A-P001-G001</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 29,5 см h6 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1837</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>3547</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81221705</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095560A-P001-G001</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 25,5 см h10,5 см для пасты Grace Noble [2]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2437</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81221671</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095034A-P001-G001</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21,5 см h4 см Grace Noble [4]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>937</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>3674</v>
+        <v>3585</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81221672</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095035A-P001-G001</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h4 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1278</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>3066</v>
+        <v>3015</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81221673</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095057A-P001-G001</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25 см h4 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1297</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>4555</v>
+        <v>4524</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81221696</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095810A-P001-G001</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл d 13 см h12 см Coupe Grace Noble [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>2997</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>836</v>
+        <v>818</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81221695</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095806A-P001-G001</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл d 11 см h9,3 см Coupe Grace Noble [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2073</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81221686</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095600A-P001-G001</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6 см h5,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>453</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>3811</v>
+        <v>3758</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81221688</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095611A-P001-G001</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная d 8,5 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>537</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>5305</v>
+        <v>5171</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81221689</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095616A-P001-G001</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>543</v>
+        <v>673</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>279</v>
+        <v>7104</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81221691</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095641A-P001-G001</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 10 см h7,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>613</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>4683</v>
+        <v>4602</v>
       </c>
       <c r="J48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>