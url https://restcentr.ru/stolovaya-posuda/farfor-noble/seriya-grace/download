--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1976,51 +1976,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:16</t>
+          <t>Прайс актуален на 06.11.2026 19:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2062,1474 +2062,1474 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221674</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>095231A-P001-G001</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*18 см h1,7 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1637</v>
+        <v>1678</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2132</v>
+        <v>2127</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221675</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>095251A-P001-G001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*22,5 см h2,2 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1998</v>
+        <v>2068</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2131</v>
+        <v>2077</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221676</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>095261A-P001-G001</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 36*27 см h2,5 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2737</v>
+        <v>2778</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1779</v>
       </c>
       <c r="I8" s="10">
         <v>404</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221687</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>095301A-P001-G001</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12,5 см кофейное для чашки арт. 81221686 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>3552</v>
+        <v>3522</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221690</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>095302A-P001-G001</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81221688/81221689 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>473</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>8817</v>
+        <v>8745</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221692</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>095309A-P001-G001</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки арт. 81221691 Grace Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>6915</v>
+        <v>6687</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221693</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>095625A-P001-G001</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл d 7 см h9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>658</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>8998</v>
+        <v>8902</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221694</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>095634A-P001-G001</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 8,3 см h9,2 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>637</v>
+        <v>651</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3541</v>
+        <v>3520</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221697</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>095817A-P001-G001</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Молочник 260 мл d 8 см h9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1317</v>
+        <v>1361</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>856</v>
       </c>
       <c r="I14" s="10">
-        <v>1059</v>
+        <v>1052</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221700</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>095904A-P001-G001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Перечница d 4 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>339</v>
       </c>
       <c r="I15" s="10">
         <v>2006</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81221677</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>095511A-P001-G001</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Салатник  350 мл d 11,7 см h5,9 см емкость для закусок Grace Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>4824</v>
+        <v>4798</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81221684</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>095517A-P001-G001</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Салатник  375 мл d 12,5 см h5 см емкость для закусок Grace Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3224</v>
+        <v>3193</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81221680</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>095531A-P001-G001</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник  475 мл d 16,5 см h5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>753</v>
+        <v>779</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>6490</v>
+        <v>6482</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81221681</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>095532A-P001-G001</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салатник  500 мл d 18 см h5,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>923</v>
+        <v>952</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2779</v>
+        <v>2737</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221678</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>095521A-P001-G001</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Салатник  600 мл d 14,7 см h7,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>843</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>9935</v>
+        <v>9827</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221685</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>095529A-P001-G001</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салатник  600 мл d 15,5 см h5,9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3044</v>
+        <v>2954</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221682</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>095533A-P001-G001</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 21 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1183</v>
+        <v>1222</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>5750</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221683</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>095534A-P001-G001</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 25,5 см h4,5 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1473</v>
+        <v>1519</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>5073</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81221679</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>095524A-P001-G001</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник 1110 мл d 18 см h9 см Grace Noble [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1073</v>
+        <v>1104</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>6840</v>
+        <v>6825</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221698</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>095811A-P001-G001</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сахарница 250 мл d 9 см h6,9 см Grace Noble [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1317</v>
+        <v>1361</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4082</v>
+        <v>4070</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81221699</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>095903A-P001-G001</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Солонка d 4 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>339</v>
       </c>
       <c r="I26" s="10">
         <v>2038</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221663</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>095002A-P001-G001</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>637</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>10180</v>
+        <v>10186</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221664</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>095022A-P001-G001</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>613</v>
+        <v>633</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2400</v>
+        <v>2334</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221665</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>095032A-P001-G001</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>873</v>
+        <v>903</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>586</v>
       </c>
       <c r="I29" s="10">
-        <v>3342</v>
+        <v>3318</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221666</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>095052A-P001-G001</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>858</v>
+        <v>887</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2358</v>
+        <v>2334</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221667</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>095072A-P001-G001</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1373</v>
+        <v>1408</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>915</v>
       </c>
       <c r="I31" s="10">
-        <v>2275</v>
+        <v>2270</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81221703</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>095527A-P001-G001</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 21 см h7,2 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1389</v>
+        <v>1436</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>902</v>
       </c>
       <c r="I32" s="10">
         <v>994</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221668</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>095171A-P001-G001</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 22,5 см h5 см для пасты Grace Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>778</v>
+        <v>803</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>505</v>
       </c>
       <c r="I33" s="10">
         <v>2627</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81221701</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>095205A-P001-G001</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27 см h6 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1563</v>
+        <v>1616</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>916</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81221704</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>095556A-P001-G001</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 23 см h9,5 см для пасты Grace Noble [2]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1907</v>
+        <v>1969</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>1239</v>
       </c>
       <c r="I35" s="10">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81221669</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>095191A-P001-G001</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 27 см h5 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1387</v>
+        <v>1426</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>2886</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81221702</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>095202A-P001-G001</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450 мл d 31 см h6,5 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1997</v>
+        <v>2062</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>1298</v>
       </c>
       <c r="I37" s="10">
         <v>1077</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81221670</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>095201A-P001-G001</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 29,5 см h6 см для пасты Grace Noble [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1837</v>
+        <v>1879</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I38" s="10">
         <v>3547</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81221705</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>095560A-P001-G001</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 25,5 см h10,5 см для пасты Grace Noble [2]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>2437</v>
+        <v>2515</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>1097</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81221671</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>095034A-P001-G001</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21,5 см h4 см Grace Noble [4]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>937</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>3585</v>
+        <v>3521</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81221672</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>095035A-P001-G001</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23 см h4 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1278</v>
+        <v>1321</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>3015</v>
+        <v>2994</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81221673</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>095057A-P001-G001</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25 см h4 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1297</v>
+        <v>1340</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>4524</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81221696</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>095810A-P001-G001</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Чайник 1000 мл d 13 см h12 см Coupe Grace Noble [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>2997</v>
+        <v>3094</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81221695</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>095806A-P001-G001</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл d 11 см h9,3 см Coupe Grace Noble [1]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2073</v>
+        <v>2143</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>619</v>
+        <v>569</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81221686</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>095600A-P001-G001</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6 см h5,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>3758</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81221688</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>095611A-P001-G001</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная d 8,5 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>358</v>
       </c>
       <c r="I46" s="10">
-        <v>5171</v>
+        <v>4985</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81221689</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>095616A-P001-G001</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>673</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>7104</v>
+        <v>7050</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81221691</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>095641A-P001-G001</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 10 см h7,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>613</v>
+        <v>630</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>4602</v>
+        <v>4458</v>
       </c>
       <c r="J48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>