--- v0 (2026-06-13)
+++ v1 (2026-10-02)
@@ -1481,51 +1481,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:12</t>
+          <t>Прайс актуален на 02.10.2026 10:43</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1573,958 +1573,958 @@
           <t>81229600</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>095301A-L010-LGS</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12,5 см кофейное для чашки 81229599 Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>357</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1745</v>
+        <v>1445</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81229603</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>095302A-L010-LGS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки 81229601/81229602 Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>419</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>4767</v>
+        <v>4071</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229605</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>095309A-L010-LGS</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см чайное для чашки 81229604 Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>459</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2167</v>
+        <v>1753</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222562</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095622А</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл d 7,1 см h8,9 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>589</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229606</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>095634A-L010-LGS</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл d 80 мм h90 мм Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>658</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2541</v>
+        <v>2308</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229598</t>
+          <t>81229593</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>095533A-L010-LGS</t>
+          <t>095511A-L010-LGS</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 21 см h6,1 см Light Grey Noble [6]</t>
+          <t>Салатник  350 мл d 12 см h5,9 см емкость для закусок Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1337</v>
+        <v>599</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3547</v>
+        <v>2515</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81229608</t>
+          <t>81229596</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>095534A-L010-LGS</t>
+          <t>095531A-L010-LGS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 25,5 см h4,5 см Light Grey Noble [1]</t>
+          <t>Салатник  500 мл d 17 см h5 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1573</v>
+        <v>807</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3818</v>
+        <v>3240</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81229595</t>
+          <t>81229597</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>095524A-L010-LGS</t>
+          <t>095532A-L010-LGS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 18 см h8,1 см Light Grey Noble [4]</t>
+          <t>Салатник  650 мл d 19 см h5,2 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1147</v>
+        <v>989</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2234</v>
+        <v>1879</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229593</t>
+          <t>81229594</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>095511A-L010-LGS</t>
+          <t>095521A-L010-LGS</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h5,9 см Light Grey Noble [6]</t>
+          <t>Салатник  700 мл d 15 см h7,2 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>599</v>
+        <v>738</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2618</v>
+        <v>2445</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229596</t>
+          <t>81229607</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>095531A-L010-LGS</t>
+          <t>095529A-L010-LGS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 17 см h5 см Light Grey Noble [6]</t>
+          <t>Салатник  750 мл d 16 см h5,9 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>807</v>
+        <v>779</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>3360</v>
+        <v>7950</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229597</t>
+          <t>81229598</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>095532A-L010-LGS</t>
+          <t>095533A-L010-LGS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 19 см h5,2 см Light Grey Noble [6]</t>
+          <t>Салатник 1000 мл d 21 см h6,1 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>989</v>
+        <v>1337</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2014</v>
+        <v>3255</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229594</t>
+          <t>81229608</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>095521A-L010-LGS</t>
+          <t>095534A-L010-LGS</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 15 см h7,2 см Light Grey Noble [6]</t>
+          <t>Салатник 1250 мл d 25,5 см h4,5 см Light Grey Noble [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>738</v>
+        <v>1573</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3189</v>
+        <v>3567</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81229607</t>
+          <t>81229595</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>095529A-L010-LGS</t>
+          <t>095524A-L010-LGS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 16 см h5,9 см Light Grey Noble [6]</t>
+          <t>Салатник 1300 мл d 18 см h8,1 см Light Grey Noble [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>779</v>
+        <v>1147</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4847</v>
+        <v>2230</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81229589</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>095034A--L010-LGS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка c бортом d 21,5 см h3,6 см Light Grey Noble [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1053</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>9300</v>
+        <v>8793</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81229590</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>095057A-L010-LGS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка c бортом d 25,5 см h3,9 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1477</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>9577</v>
+        <v>9217</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229582</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>095002А-L010-LGS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 16 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>523</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3164</v>
+        <v>2399</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81229583</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>095022A-L010-LGS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>693</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>6328</v>
+        <v>5414</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81229584</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>095052A-L010-LGS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>973</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>9514</v>
+        <v>8927</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81229585</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>095072A-L010-LGS</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 30 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>3202</v>
+        <v>3064</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81229591</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>095527A-L010-LGS</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 21 см h7,5 см для пасты Light Grey Noble [2]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1625</v>
+        <v>1578</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229586</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>095171A-L010-LGS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 250 мл d 23 см h4,5 см для пасты Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>837</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1353</v>
+        <v>1289</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81229592</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>095556A-L010-LGS</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 24 см h9 см для пасты Light Grey Noble [2]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1973</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2417</v>
+        <v>2388</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81229587</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>095191A-L010-LGS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 400 мл d 27 см h5 см для пасты Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1537</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1993</v>
+        <v>1978</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229588</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>095201A-L010-LGS</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 650 мл d 31 см h5,5 см для пасты Light Grey Noble [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1947</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1087</v>
+        <v>1057</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81229599</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>095600A-L010-LGS</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>483</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1738</v>
+        <v>1426</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81229601</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>095611A-L010-LGS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная d 8,5 см h6 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>573</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>4100</v>
+        <v>3683</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81229602</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>095616A-L010-LGS</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чашка 250 мл чайная d 9 см h6,3 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>617</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>6914</v>
+        <v>6334</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81229604</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>095641A-L010-LGS</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Чашка 350 мл чайная d 10,3 см h7,2 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>673</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>3617</v>
+        <v>3108</v>
       </c>
       <c r="J33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>