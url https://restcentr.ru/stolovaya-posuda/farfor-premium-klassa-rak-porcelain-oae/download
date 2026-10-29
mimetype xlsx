--- v0 (2026-06-13)
+++ v1 (2026-10-29)
@@ -5507,51 +5507,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:18</t>
+          <t>Прайс актуален на 29.10.2026 14:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5574,5131 +5574,5131 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81223395</t>
+          <t>81220551</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>WDEDSQ30BG</t>
+          <t>FDCL01</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо RAK Porcelain Woodart квадратное 30*30 см</t>
+          <t>Баранчик клош (крышка для горячего) d 13,6 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1605.5</v>
+        <v>420.2</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>165</v>
+        <v>80</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81220390</t>
+          <t>81220552</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>KRAUSB11</t>
+          <t>FDCL02</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное RAK Porcelain Karbon 165 мл, 11*11 см, h 3,5 см</t>
+          <t>Баранчик клош (крышка для горячего) d 15,5 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>451.1</v>
+        <v>445.5</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81223517</t>
+          <t>81223395</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>LENNOP32BL</t>
+          <t>WDEDSQ30BG</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Blue (синий цвет) 32 см</t>
+          <t>Блюдо квадратное 30*30 см Woodart фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>907.4</v>
+        <v>1358.5</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223532</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>LENNOP32OR</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Orange 32 см (оранжевый цвет)</t>
+          <t>Блюдо овальное 26 см LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>908.7</v>
+        <v>768.9</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81223405</t>
+          <t>81220279</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>LENNOP32NY</t>
+          <t>NNOP26PBR</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Yellow 32 см (желтый цвет)</t>
+          <t>Блюдо овальное 26*19 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>907.4</v>
+        <v>590.7</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81223404</t>
+          <t>81223517</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>LENNOP36NY</t>
+          <t>LENNOP32BL</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Yellow 36 см (желтый цвет)</t>
+          <t>Блюдо овальное 32 см LEA Blue фарфор RAK </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1030.9</v>
+        <v>767.8</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223420</t>
+          <t>81223405</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>TWCLSA02AL</t>
+          <t>LENNOP32NY</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдце  RAK Porcelain Twirl Alga 17 см</t>
+          <t>Блюдо овальное 32 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>505.7</v>
+        <v>767.8</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81223539</t>
+          <t>81220282</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>LECLSA13OR</t>
+          <t>NNOP32PBR</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Orange 13 см, к чашке 81223538 (оранжевый цвет)</t>
+          <t>Блюдо овальное 32*23 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>270.4</v>
+        <v>822.8</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>241</v>
+        <v>99</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81223537</t>
+          <t>81220237</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>LECLSA15OR</t>
+          <t>NNOP32PGN</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Orange 15 см, к чашке 81223536 (оранжевый цвет)</t>
+          <t>Блюдо овальное 32*27 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>322.4</v>
+        <v>869</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>20</v>
+        <v>126</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223535</t>
+          <t>81223404</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>LECLSA17OR</t>
+          <t>LENNOP36NY</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Orange 17 см, к чашке 81223534 (оранжевый цвет)</t>
+          <t>Блюдо овальное 36 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>388.7</v>
+        <v>872.3</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81223414</t>
+          <t>81220628</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>LECLSA13NY</t>
+          <t>NNOP36PBL</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 13 см, для чашки 81223413 (желтый цвет)</t>
+          <t>Блюдо овальное 36*27 см Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>270.4</v>
+        <v>1007.6</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>262</v>
+        <v>8</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223412</t>
+          <t>81220630</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>LECLSA15NY</t>
+          <t>NNOP36PGY</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 15 см, для чашки 81223411 (желтый цвет)</t>
+          <t>Блюдо овальное 36*27 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>322.4</v>
+        <v>957</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>563</v>
+        <v>25</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223410</t>
+          <t>81220238</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>LECLSA17NY</t>
+          <t>NNOP36PBR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 17 см, для чашки 81223409 (желтый цвет)</t>
+          <t>Блюдо овальное 36*27 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>388.7</v>
+        <v>1007.6</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>396</v>
+        <v>131</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81220615</t>
+          <t>81220458</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>BASA13PBR</t>
+          <t>TWNNOP36AL</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 13 см, h 1,7 см, красный цвет</t>
+          <t>Блюдо овальное 36*27 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>166.4</v>
+        <v>1174.8</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>291</v>
+        <v>56</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81220614</t>
+          <t>81220691</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>BASA13PGY</t>
+          <t>MZCP26</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 13 см, h 1,7 см, серый цвет</t>
+          <t>Блюдо прямоугольное 26*7,5 см менажница 3 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>166.4</v>
+        <v>460.9</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>296</v>
+        <v>75</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81220617</t>
+          <t>81220692</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>BASA15PBR</t>
+          <t>MZCP32</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 15 см, h 1,7 см, красный цвет</t>
+          <t>Блюдо прямоугольное 32*9,5 см менажница 3 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>180.7</v>
+        <v>939.4</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81220217</t>
+          <t>81220350</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>BASA13PGN</t>
+          <t>EDRG33PGN</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery круглое 13 см, зеленый цвет (для чашки 90 мл)</t>
+          <t>Блюдо прямоугольное 33*18 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>166.4</v>
+        <v>861.3</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81220661</t>
+          <t>81220683</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>CLSA17</t>
+          <t>CLRP37IN2</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое RAK Porcelain Classic Gourmet 17 см (для чашки CLCU 28 и бульонницы CLCS3</t>
+          <t>Блюдо прямоугольное 37*21 см 2 секции Classic Gourmet фарфор RAK</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>206.7</v>
+        <v>828.3</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>353</v>
+        <v>72</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81220586</t>
+          <t>81220373</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>FDSA13</t>
+          <t>MZTP42</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое для чашки RAK Porcelain Fine Dine 13 см (для FDCU09)</t>
+          <t>Блюдо прямоугольное 42*11 см менажница 2 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>166.4</v>
+        <v>1048.3</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81220588</t>
+          <t>81220380</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>FDSA17</t>
+          <t>MZSA26</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое для чашки RAK Porcelain Fine Dine 17 см (для FDCU30 и FDCU30M)</t>
+          <t>Блюдце 26*10 см прямоугольное для чашки Mazza фарфор RAK </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>240.5</v>
+        <v>493.9</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2</v>
+        <v>382</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81220589</t>
+          <t>81223414</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>FDSA19</t>
+          <t>LECLSA13NY</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое к бульоннице RAK Porcelain Fine Dine 19 см (для FDCS35)</t>
+          <t>Блюдце d 13 см для чашки арт. 81223413 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>244.4</v>
+        <v>228.8</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1391</v>
+        <v>260</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81220362</t>
+          <t>81223539</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>116CS28</t>
+          <t>LECLSA13OR</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Бульонница с двумя ручками RAK Porcelain Barista 280 мл, h 6,3 см</t>
+          <t>Блюдце d 13 см для чашки арт. 81223538 LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>270.4</v>
+        <v>228.8</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>123</v>
+        <v>231</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81220498</t>
+          <t>81220615</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC36AL</t>
+          <t>BASA13PBR</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Alga 3,6 л, 36*4 см</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220213 Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>5045.3</v>
+        <v>140.8</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>8</v>
+        <v>286</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81220473</t>
+          <t>81220614</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>TWCLXD23AL</t>
+          <t>BASA13PGY</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Alga 320 мл, 23*8 см</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220214 Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>880.1</v>
+        <v>140.8</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>87</v>
+        <v>292</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81220468</t>
+          <t>81220586</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>TWCLXD26AL</t>
+          <t>FDSA13</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Alga 480 мл, 26*9 см</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220563/FDCU09 Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>976.3</v>
+        <v>140.8</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81220469</t>
+          <t>81220217</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>TWCLXD26CO</t>
+          <t>BASA13PGN</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Coral 480 мл, 26*9 см</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220607 Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>976.3</v>
+        <v>140.8</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>27</v>
+        <v>249</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81220500</t>
+          <t>81223412</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC36LA</t>
+          <t>LECLSA15NY</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Lagoon 3,6 л, 36*4 см</t>
+          <t>Блюдце d 15 см для чашки арт. 81223411 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>5045.3</v>
+        <v>272.8</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>7</v>
+        <v>551</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81220475</t>
+          <t>81223537</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>TWCLXD23LA</t>
+          <t>LECLSA15OR</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Lagoon 320 мл, 23*8 см</t>
+          <t>Блюдце d 15 см для чашки арт. 81223536 LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>976.3</v>
+        <v>272.8</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81220470</t>
+          <t>81220617</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>TWCLXD26LA</t>
+          <t>BASA15PBR</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Lagoon 480 мл, 26*9 см</t>
+          <t>Блюдце d 15 см чайное Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1136.2</v>
+        <v>152.9</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81220497</t>
+          <t>81223420</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC36SH</t>
+          <t>TWCLSA02AL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Shell 3,6 л, 36*4 см</t>
+          <t>Блюдце d 17 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>5045.3</v>
+        <v>427.9</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81220551</t>
+          <t>81223410</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>FDCL01</t>
+          <t>LECLSA17NY</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 13,6 см (для FDGD26)</t>
+          <t>Блюдце d 17 см для чашки арт. 81223409 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>496.6</v>
+        <v>328.9</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>80</v>
+        <v>396</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81220552</t>
+          <t>81223535</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>FDCL02</t>
+          <t>LECLSA17OR</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 15,5 см (для FDGD29)</t>
+          <t>Блюдце d 17 см для чашки арт. 81223534 LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>526.5</v>
+        <v>328.9</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81220149</t>
+          <t>81220661</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>BACP35</t>
+          <t>CLSA17</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Кофейник RAK Porcelain Banquet 350 мл</t>
+          <t>Блюдце d 17 см для чашки арт. CLCU28, CLCS3 Classic Gourmet фарфор RAK </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>556.4</v>
+        <v>174.9</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>113</v>
+        <v>317</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81220553</t>
+          <t>81220588</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>FDCP35</t>
+          <t>FDSA17</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Кофейник RAK Porcelain Fine Dine 350 мл</t>
+          <t>Блюдце d 17 см для чашки арт. FDCU30, FDCU30M Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>826.8</v>
+        <v>203.5</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>57</v>
+        <v>2</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81220216</t>
+          <t>81220589</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PGN</t>
+          <t>FDSA19</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл зеленая Peppery RAK Porcelain</t>
+          <t>Блюдце d 19 см для бульонницы арт. FDCS35 Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>523.9</v>
+        <v>206.8</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>61</v>
+        <v>1391</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81220612</t>
+          <t>81220362</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PBR</t>
+          <t>116CS28</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл красная Peppery RAK Porcelain</t>
+          <t>Бульонница 280 мл h6,3 см с ручками Barista фарфор RAK </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>496.6</v>
+        <v>228.8</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81220798</t>
+          <t>81220216</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>BACPLD1</t>
+          <t>BAFMG30PGN</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Крышка RAK Porcelain Banquet для BACP35</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>117</v>
+        <v>443.3</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>214</v>
+        <v>61</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81220556</t>
+          <t>81220612</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>FDCPLD2</t>
+          <t>BAFMG30PBR</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Крышка для кофейника RAK Porcelain Fine Dine (для FDCP70)</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>273</v>
+        <v>420.2</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81220678</t>
+          <t>81220542</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>CLTP40LD</t>
+          <t>FDBI11LD</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 81220675 RAK Porcelain Classic Gourmet 5,5 см</t>
+          <t>Крышка для салатника d 11,6 см арт. FDBI11 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>144.3</v>
+        <v>343.2</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81220797</t>
+          <t>81220545</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>BACPLD2</t>
+          <t>FDBI14LD</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Крышка к кофейнику 700 мл, Banquet</t>
+          <t>Крышка для салатника d 14,2 см арт. FDBI14 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>178.1</v>
+        <v>422.4</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81220542</t>
+          <t>81220797</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>FDBI11LD</t>
+          <t>BACPLD2</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Крышка к салатнику RAK Porcelain Fine Dine 11,6 см (для FDBI11)</t>
+          <t>Крышка для чайника 700 мл Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>405.6</v>
+        <v>150.7</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81220545</t>
+          <t>81220800</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>FDBI14LD</t>
+          <t>BATPLD1</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Крышка к салатнику RAK Porcelain Fine Dine 14,2 см (для FDBI14)</t>
+          <t>Крышка для чайника BATP40 Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>499.2</v>
+        <v>96.8</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>84</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81220800</t>
+          <t>81220799</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>BATPLD1</t>
+          <t>BATPLD2</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику BATP40 Banquet</t>
+          <t>Крышка для чайника BATP80 Banquet фарфор RAK</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>114.4</v>
+        <v>152.9</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81220799</t>
+          <t>81220798</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>BATPLD2</t>
+          <t>BACPLD1</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику BATP80 Banquet</t>
+          <t>Крышка для чайника арт. 81220149 фарфор Banquet RAK </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>180.7</v>
+        <v>99</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>29</v>
+        <v>214</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81220595</t>
+          <t>81220678</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>FDTPLD1</t>
+          <t>CLTP40LD</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику RAK Porcelain Fine Dine (для FDTP40)</t>
+          <t>Крышка для чайника арт. 81220675 Classic Gourmet фарфор RAK</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>171.6</v>
+        <v>122.1</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81220596</t>
+          <t>81220595</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>FDTPLD2</t>
+          <t>FDTPLD1</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику RAK Porcelain Fine Dine (для FDTP80)</t>
+          <t>Крышка для чайника арт. FDTP40 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>273</v>
+        <v>145.2</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81220605</t>
+          <t>81220596</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>BACS01PBR</t>
+          <t>FDTPLD2</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Peppery 300 мл, d 10 см, красный цвет</t>
+          <t>Крышка для чайника арт. FDTP80 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>331.5</v>
+        <v>231</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81220493</t>
+          <t>81220556</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10AL</t>
+          <t>FDCPLD2</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Alga 160 мл, 10*5 см</t>
+          <t>Крышка для чайника кофейника арт. FDCP70 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>460.2</v>
+        <v>231</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>217</v>
+        <v>56</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81220488</t>
+          <t>81220632</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW12AL</t>
+          <t>CLCR15</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Alga 270 мл, 12*5,5 см</t>
+          <t>Молочник 150 мл Classic Gourmet фарфор RAK </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>526.5</v>
+        <v>236.5</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81220491</t>
+          <t>81220381</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10BE</t>
+          <t>MZCR15</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Beach 160 мл, 10*5 см</t>
+          <t>Молочник 150 мл h8,6 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>444.6</v>
+        <v>206.8</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>69</v>
+        <v>908</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81220486</t>
+          <t>81220633</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW12BE</t>
+          <t>CLCR25</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Beach 270 мл, 12*5,5 см</t>
+          <t>Молочник 250 мл Classic Gourmet фарфор RAK </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>526.5</v>
+        <v>267.3</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81220494</t>
+          <t>81220652</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10CO</t>
+          <t>CLPS01</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Coral 160 мл, 10*5 см</t>
+          <t>Перечница Classic Gourmet фарфор RAK </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>444.6</v>
+        <v>239.8</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>238</v>
+        <v>14</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81220489</t>
+          <t>81220493</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW12CO</t>
+          <t>TWNNBW10AL</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Coral 270 мл, 12*5,5 см</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>510.9</v>
+        <v>389.4</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>88</v>
+        <v>217</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81220495</t>
+          <t>81220491</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10LA</t>
+          <t>TWNNBW10BE</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Lagoon 160 мл, 10*5 см</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Beach фарфор RAK</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>444.6</v>
+        <v>376.2</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>246</v>
+        <v>69</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81220492</t>
+          <t>81220494</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10SH</t>
+          <t>TWNNBW10CO</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Shell 160 мл, 10*5 см</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>444.6</v>
+        <v>376.2</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81220487</t>
+          <t>81220495</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW12SH</t>
+          <t>TWNNBW10LA</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Shell 270 мл, 12*5,5 см</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>510.9</v>
+        <v>376.2</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81220632</t>
+          <t>81220492</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>CLCR15</t>
+          <t>TWNNBW10SH</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Молочник RAK Porcelain Classic Gourmet 150 мл</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>279.5</v>
+        <v>376.2</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>75</v>
+        <v>268</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81220633</t>
+          <t>81220390</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>CLCR25</t>
+          <t>KRAUSB11</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Молочник RAK Porcelain Classic Gourmet 250 мл</t>
+          <t>Салатник  165 мл 11*11 см h3,5 см емкость для закусок Karbon фарфор RAK</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>315.9</v>
+        <v>381.7</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81220458</t>
+          <t>81220119</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>TWNNOP36AL</t>
+          <t>BAMB13</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Овальная тарелка RAK Porcelain Twirl Alga 36*27 см</t>
+          <t>Салатник  170 мл d 13 см h4 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1388.4</v>
+        <v>182.6</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>56</v>
+        <v>333</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81220652</t>
+          <t>81220968</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>CLPS01</t>
+          <t>NNCU17</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Перечница RAK Porcelain Classic Gourmet</t>
+          <t>Салатник  170 мл d 9 см с крышкой емкость для закусок Nano фарфор RAK</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>283.4</v>
+        <v>174.9</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81220380</t>
+          <t>81220541</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>MZSA26</t>
+          <t>FDBI11</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Прямоугольное блюдце RAK Porcelain Mazza 26*10 см</t>
+          <t>Салатник  220 мл d 11 см h5 см емкость для закусок Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>583.7</v>
+        <v>203.5</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>390</v>
+        <v>4</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81220503</t>
+          <t>81220717</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29AL</t>
+          <t>NNBW12</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Alga RAK Porcelain</t>
+          <t>Салатник  270 мл d 12 см h5 см емкость для закусок Nano фарфор RAK</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>3394.3</v>
+        <v>152.9</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81220501</t>
+          <t>81220488</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29BE</t>
+          <t>TWNNBW12AL</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Beach RAK Porcelain</t>
+          <t>Салатник  270 мл d 12 см h5,5 см емкость для закусок Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>3394.3</v>
+        <v>445.5</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81220504</t>
+          <t>81220486</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29CO</t>
+          <t>TWNNBW12BE</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Coral RAK Porcelain</t>
+          <t>Салатник  270 мл d 12 см h5,5 см емкость для закусок Twirl Beach фарфор RAK</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>3394.3</v>
+        <v>445.5</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81220505</t>
+          <t>81220489</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29LA</t>
+          <t>TWNNBW12CO</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Lagoon RAK Porcelain</t>
+          <t>Салатник  270 мл d 12 см h5,5 см емкость для закусок Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>3394.3</v>
+        <v>432.3</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81220502</t>
+          <t>81220487</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29SH</t>
+          <t>TWNNBW12SH</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Shell RAK Porcelain</t>
+          <t>Салатник  270 мл d 12 см h5,5 см емкость для закусок Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>3394.3</v>
+        <v>432.3</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81220508</t>
+          <t>81220605</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22AL</t>
+          <t>BACS01PBR</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Alga RAK Porcelain</t>
+          <t>Салатник  300 мл d 10 см h5,8 см емкость для закусок Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>2102.1</v>
+        <v>280.5</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81220506</t>
+          <t>81220567</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22BE</t>
+          <t>FDCU30M1</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Beach RAK Porcelain</t>
+          <t>Салатник  300 мл емкость для закусок Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>2102.1</v>
+        <v>343.2</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>4</v>
+        <v>172</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81220509</t>
+          <t>81220664</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22CO</t>
+          <t>CLSB16</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Coral RAK Porcelain</t>
+          <t>Салатник  400 мл 16*16 см h4,5 см квадратный Classic Gourmet фарфор RAK </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>2102.1</v>
+        <v>292.6</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81220510</t>
+          <t>81220508</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22LA</t>
+          <t>TWBUBA22AL</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Lagoon RAK Porcelain</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>2102.1</v>
+        <v>1778.7</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81220507</t>
+          <t>81220506</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22SH</t>
+          <t>TWBUBA22BE</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Shell RAK Porcelain</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Beach фарфор RAK</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>2102.1</v>
+        <v>1778.7</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81223516</t>
+          <t>81220509</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26BL</t>
+          <t>TWBUBA22CO</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain LEA Blue (синий цвет) 26 см</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>967.2</v>
+        <v>1778.7</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>271</v>
+        <v>52</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81223524</t>
+          <t>81220510</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26LG</t>
+          <t>TWBUBA22LA</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain LEA Light green (зеленый цвет) 26 см</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>967.2</v>
+        <v>1778.7</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>316</v>
+        <v>40</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81223530</t>
+          <t>81220507</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26OR</t>
+          <t>TWBUBA22SH</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain LEA Orange 26 см (оранжевый цвет)</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>967.2</v>
+        <v>1778.7</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>291</v>
+        <v>2</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81223510</t>
+          <t>81223403</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26RD</t>
+          <t>LEBUBC26NY</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain LEA Red 26 см (красный цвет)</t>
+          <t>Салатник 1200 мл d 26 см h5 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>967.2</v>
+        <v>818.4</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>340</v>
+        <v>477</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81220364</t>
+          <t>81220443</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>MZMS08</t>
+          <t>TWNNDP28AL</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Mazza квадратный 8*7,5 см, 30 мл</t>
+          <t>Салатник 1250 мл d 28 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>202.8</v>
+        <v>935</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>168</v>
+        <v>2</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81220363</t>
+          <t>81220442</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>MZMR11</t>
+          <t>TWNNDP28SH</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Mazza прямоугольный 11*5,5 см, 35 мл</t>
+          <t>Салатник 1250 мл d 28 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>210.6</v>
+        <v>1089</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>322</v>
+        <v>9</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81220968</t>
+          <t>81223504</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>NNCU17</t>
+          <t>SHAUSB15</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Nano с крышкой, 9 см, 170 мл</t>
+          <t>Салатник 15*15 см h3,5 см емкость для закусок Shale фарфор RAK</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>206.7</v>
+        <v>523.6</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81223504</t>
+          <t>81220503</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>SHAUSB15</t>
+          <t>TWBUBA29AL</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Shale 15*15 см</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>618.8</v>
+        <v>2872.1</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81223369</t>
+          <t>81220501</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>SHAUSB11</t>
+          <t>TWBUBA29BE</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Shale 200 мл 11*11 см,высота 3,5 см</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Beach фарфор RAK</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>471.9</v>
+        <v>2872.1</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81220664</t>
+          <t>81220504</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>CLSB16</t>
+          <t>TWBUBA29CO</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Салатник квадратный RAK Porcelain Classic Gourmet 400 мл, 16 см</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>345.8</v>
+        <v>2872.1</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81220119</t>
+          <t>81220505</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>BAMB13</t>
+          <t>TWBUBA29LA</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Салатник круглый RAK Porcelain Banquet 170 мл, d 13 см</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>215.8</v>
+        <v>2872.1</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81220541</t>
+          <t>81220502</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>FDBI11</t>
+          <t>TWBUBA29SH</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Салатник круглый RAK Porcelain Fine Dine 220 мл, d 11 см</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>240.5</v>
+        <v>2872.1</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81220717</t>
+          <t>81220438</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>NNBW12</t>
+          <t>TWBUBC30AL</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Салатник круглый RAK Porcelain Nano 270 мл, 12*5,5 см</t>
+          <t>Салатник 1900 мл d 30 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>180.7</v>
+        <v>1068.1</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81220804</t>
+          <t>81220439</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>BATW01</t>
+          <t>TWBUBC30CO</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Салфетница Banquet, 15*11 см</t>
+          <t>Салатник 1900 мл d 30 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>412.1</v>
+        <v>1068.1</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81220805</t>
+          <t>81220437</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>BATW02</t>
+          <t>TWBUBC30SH</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Салфетница Banquet, 17*8 см</t>
+          <t>Салатник 1900 мл d 30 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>378.3</v>
+        <v>1068.1</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>289</v>
+        <v>3</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81220381</t>
+          <t>81223369</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>MZCR15</t>
+          <t>SHAUSB11</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Сливочник RAK Porcelain Mazza 150 мл, h 8,6 см</t>
+          <t>Салатник 200 мл 11*11 см h4 см емкость для закусок Shale фарфор RAK</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>244.4</v>
+        <v>399.3</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>909</v>
+        <v>19</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81220134</t>
+          <t>81223516</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>BAFD01</t>
+          <t>LEBUBC26BL</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Соусник RAK Porcelain Banquet 150 мл, d 15 см</t>
+          <t>Салатник 26 см LEA Blue фарфор RAK</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>234</v>
+        <v>818.4</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>16</v>
+        <v>261</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81220373</t>
+          <t>81223524</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>MZTP42</t>
+          <t>LEBUBC26LG</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 2 секции, 42*11 см</t>
+          <t>Салатник 26 см LEA Light green фарфор RAK</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1238.9</v>
+        <v>818.4</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>9</v>
+        <v>303</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81220691</t>
+          <t>81223530</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>MZCP26</t>
+          <t>LEBUBC26OR</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 3 секции, 26*7,5 см</t>
+          <t>Салатник 26 см LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>544.7</v>
+        <v>818.4</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>75</v>
+        <v>278</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81220692</t>
+          <t>81223510</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>MZCP32</t>
+          <t>LEBUBC26RD</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 3 секции, 32*9,5 см</t>
+          <t>Салатник 26 см LEA Red фарфор RAK</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1110.2</v>
+        <v>818.4</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>101</v>
+        <v>330</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81220620</t>
+          <t>81220498</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PGN</t>
+          <t>TWBUBC36AL</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 27*27 см, h 2,6 см, зеленый цвет</t>
+          <t>Салатник 3600 мл d 36 см h4 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1111.5</v>
+        <v>4269.1</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81220621</t>
+          <t>81220500</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PGY</t>
+          <t>TWBUBC36LA</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 27*27 см, h 2,6 см, серый цвет</t>
+          <t>Салатник 3600 мл d 36 см h4 см Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>1121.9</v>
+        <v>4269.1</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>122</v>
+        <v>7</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81220622</t>
+          <t>81220497</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PBL</t>
+          <t>TWBUBC36SH</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 30*30 см, h 2 см, голубой цвет</t>
+          <t>Салатник 3600 мл d 36 см h4 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>1288.3</v>
+        <v>4269.1</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81220623</t>
+          <t>81220804</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PGN</t>
+          <t>BATW01</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 30*30 см, h 2 см, зеленый цвет</t>
+          <t>Салфетница 15*11 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>1294.8</v>
+        <v>348.7</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81220226</t>
+          <t>81220805</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PBL</t>
+          <t>BATW02</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 27*27 см, голубой цвет</t>
+          <t>Салфетница 17*8 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1173.9</v>
+        <v>320.1</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81220227</t>
+          <t>81220364</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PBR</t>
+          <t>MZMS08</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 27*27 см, красный цвет</t>
+          <t>Соусник  30 мл 8*7,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1121.9</v>
+        <v>171.6</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81220228</t>
+          <t>81220363</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PBR</t>
+          <t>MZMR11</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 30*30 см, красный цвет</t>
+          <t>Соусник  35 мл 11*5,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1294.8</v>
+        <v>178.2</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>45</v>
+        <v>280</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81220229</t>
+          <t>81220134</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PGY</t>
+          <t>BAFD01</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 30*30 см, серый цвет</t>
+          <t>Соусник 150 мл d 15 см Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1384.5</v>
+        <v>198</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81220631</t>
+          <t>81220599</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>NNPR15PGN</t>
+          <t>FDOP17</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery круглая плоская 15 см, зеленый цвет</t>
+          <t>Тарелка 17*13 см овальная Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>315.9</v>
+        <v>289.3</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>37</v>
+        <v>209</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81220279</t>
+          <t>81220226</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>NNOP26PBR</t>
+          <t>EDSQ27PBL</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 26*19 см, красный цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>698.1</v>
+        <v>993.3</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81220282</t>
+          <t>81220621</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>NNOP32PBR</t>
+          <t>EDSQ27PGY</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 32*23 см, красный цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>972.4</v>
+        <v>949.3</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81220237</t>
+          <t>81220620</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>NNOP32PGN</t>
+          <t>EDSQ27PGN</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 32*27 см, зеленый цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>1027</v>
+        <v>940.5</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81220628</t>
+          <t>81220227</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PBL</t>
+          <t>EDSQ27PBR</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, голубой цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>1190.8</v>
+        <v>949.3</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>8</v>
+        <v>180</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81220238</t>
+          <t>81220623</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PBR</t>
+          <t>EDSQ30PGN</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, красный цвет</t>
+          <t>Тарелка 30*30 см h см квадратная Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>1190.8</v>
+        <v>1095.6</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>131</v>
+        <v>93</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81220630</t>
+          <t>81220622</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PGY</t>
+          <t>EDSQ30PBL</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, серый цвет</t>
+          <t>Тарелка 30*30 см h2 см квадратная Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>1131</v>
+        <v>1090.1</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81220350</t>
+          <t>81220229</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>EDRG33PGN</t>
+          <t>EDSQ30PGY</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery прямоугольная плоская 33*18 см, зеленый цвет</t>
+          <t>Тарелка 30*30 см h2 см квадратная Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>1017.9</v>
+        <v>1171.5</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81220443</t>
+          <t>81220228</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>TWNNDP28AL</t>
+          <t>EDSQ30PBR</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Alga глубокая 1,25 л, 28 см</t>
+          <t>Тарелка 30*30 см h2 см квадратная Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>1105</v>
+        <v>1095.6</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81220438</t>
+          <t>81220631</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC30AL</t>
+          <t>NNPR15PGN</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Alga глубокая 1,9 л, 30 см</t>
+          <t>Тарелка d 15 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1262.3</v>
+        <v>267.3</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81220433</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>TWNNPR15AL</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Alga плоская 15 см</t>
+          <t>Тарелка d 15 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>331.5</v>
+        <v>280.5</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81220413</t>
+          <t>81220434</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR27AL</t>
+          <t>TWNNPR15CO</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Alga плоская 27 см</t>
+          <t>Тарелка d 15 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>742.3</v>
+        <v>280.5</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81220408</t>
+          <t>81220432</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR28AL</t>
+          <t>TWNNPR15SH</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Alga плоская 28 см</t>
+          <t>Тарелка d 15 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>839.8</v>
+        <v>280.5</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81220439</t>
+          <t>81223506</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC30CO</t>
+          <t>LENNPR18NY</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Coral глубокая 1,9 л, 30 см</t>
+          <t>Тарелка d 17 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>1262.3</v>
+        <v>248.6</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81220434</t>
+          <t>81220427</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR15CO</t>
+          <t>TWNNPR18SH</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Coral плоская 15 см</t>
+          <t>Тарелка d 18 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>331.5</v>
+        <v>312.4</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>148</v>
+        <v>1</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81220409</t>
+          <t>81220420</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR28CO</t>
+          <t>TWNNPR24LA</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Coral плоская 28 см</t>
+          <t>Тарелка d 24 см Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>774.8</v>
+        <v>432.3</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81220404</t>
+          <t>81223508</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR29CO</t>
+          <t>LENNPR27RD</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Coral плоская 29 см</t>
+          <t>Тарелка d 27 см LEA Red фарфор RAK</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>952.9</v>
+        <v>445.5</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>53</v>
+        <v>261</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81220399</t>
+          <t>81223398</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR31CO</t>
+          <t>LENNPR27NY</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Coral плоская 31 см</t>
+          <t>Тарелка d 27 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>1054.3</v>
+        <v>445.5</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81220420</t>
+          <t>81220413</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR24LA</t>
+          <t>TWNNPR27AL</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Lagoon плоская 24 см</t>
+          <t>Тарелка d 27 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>510.9</v>
+        <v>628.1</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81220442</t>
+          <t>81220408</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>TWNNDP28SH</t>
+          <t>TWNNPR28AL</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell глубокая 1,25 л, 28 см</t>
+          <t>Тарелка d 28 см Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>1287</v>
+        <v>710.6</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81220437</t>
+          <t>81220409</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC30SH</t>
+          <t>TWNNPR28CO</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell глубокая 1,9 л, 30 см</t>
+          <t>Тарелка d 28 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>1262.3</v>
+        <v>655.6</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81220432</t>
+          <t>81223397</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR15SH</t>
+          <t>LENNPR29NY</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell плоская 15 см</t>
+          <t>Тарелка d 29 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>331.5</v>
+        <v>610.5</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>37</v>
+        <v>355</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81220427</t>
+          <t>81220404</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>TWNNPR18SH</t>
+          <t>TWNNPR29CO</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell плоская 18 см</t>
+          <t>Тарелка d 29 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>369.2</v>
+        <v>806.3</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81223508</t>
+          <t>81220399</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>LENNPR27RD</t>
+          <t>TWNNPR31CO</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Red 27 см (красный цвет)</t>
+          <t>Тарелка d 31 см Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>526.5</v>
+        <v>892.1</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81223506</t>
+          <t>81220473</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>LENNPR18NY</t>
+          <t>TWCLXD23AL</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 18 см (желтый цвет)</t>
+          <t>Тарелка глубокая 320 мл d 23 см h8 см для пасты, супа Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>293.8</v>
+        <v>744.7</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81223398</t>
+          <t>81220475</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>LENNPR27NY</t>
+          <t>TWCLXD23LA</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 27 см (желтый цвет)</t>
+          <t>Тарелка глубокая 320 мл d 23 см h8 см для пасты, супа Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>526.5</v>
+        <v>826.1</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>996</v>
+        <v>2</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81223397</t>
+          <t>81220468</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>LENNPR29NY</t>
+          <t>TWCLXD26AL</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 29 см (желтый цвет)</t>
+          <t>Тарелка глубокая 480 мл d 26 см h9 см для пасты, супа Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>721.5</v>
+        <v>826.1</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>355</v>
+        <v>73</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81220599</t>
+          <t>81220469</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>FDOP17</t>
+          <t>TWCLXD26CO</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Тарелка овальная плоская RAK Porcelain Fine Dine 17*13 см</t>
+          <t>Тарелка глубокая 480 мл d 26 см h9 см для пасты, супа Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>341.9</v>
+        <v>826.1</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81220683</t>
+          <t>81220470</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>CLRP37IN2</t>
+          <t>TWCLXD26LA</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Тарелка прямоугольная 2-секционная RAK Porcelain Classic Gourmet 37*21 см</t>
+          <t>Тарелка глубокая 480 мл d 26 см h9 см для пасты, супа Twirl Lagoon фарфор RAK</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>978.9</v>
+        <v>961.4</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81223403</t>
+          <t>81220730</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26NY</t>
+          <t>BALMG30ST0</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Тарелка-салатник RAK Porcelain LEA Yellow 26 см, высота 5 см, 1,2 л (желтый цвет)</t>
+          <t>Фильтр для кружки, диаметр 8 см, высота 5,9 см, Lotus Banquet</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>967.2</v>
+        <v>113.3</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>477</v>
+        <v>101</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81220730</t>
+          <t>81220149</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>BALMG30ST0</t>
+          <t>BACP35</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Фильтр для кружки, диаметр 8 см, высота 5,9 см, Lotus Banquet</t>
+          <t>Чайник 350 мл Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>133.9</v>
+        <v>470.8</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81223419</t>
+          <t>81220553</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>TW116C23AL</t>
+          <t>FDCP35</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Чашка  RAK Porcelain Twirl Alga 230 мл</t>
+          <t>Чайник 350 мл кофейник Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>642.2</v>
+        <v>699.6</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81220355</t>
+          <t>81223536</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>116CU08</t>
+          <t>LECLCU20OR</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Barista 80 мл (блюдце к ней CLSA13)</t>
+          <t>Чашка 200 мл чайная LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>150.8</v>
+        <v>399.3</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>787</v>
+        <v>12</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81223536</t>
+          <t>81223411</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>LECLCU20OR</t>
+          <t>LECLCU23NY</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Orange 200 мл (оранжевый цвет)</t>
+          <t>Чашка 230 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>471.9</v>
+        <v>447.7</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>28</v>
+        <v>561</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81223538</t>
+          <t>81223384</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>LECLCU09OR</t>
+          <t>SH116CU23</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Orange 90 мл (оранжевый цвет)</t>
+          <t>Чашка 230 мл чайная Shale фарфор RAK</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>321.1</v>
+        <v>427.9</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81223411</t>
+          <t>81223419</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>LECLCU23NY</t>
+          <t>TW116C23AL</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 230 мл (желтый цвет)</t>
+          <t>Чашка 230 мл чайная Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>529.1</v>
+        <v>543.4</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>573</v>
+        <v>4</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81223409</t>
+          <t>81223421</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>LECLCU28NY</t>
+          <t>TW116C23CO</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 280 мл (желтый цвет)</t>
+          <t>Чашка 230 мл чайная Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>598</v>
+        <v>543.4</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81223413</t>
+          <t>81223409</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>LECLCU09NY</t>
+          <t>LECLCU28NY</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 90 мл (желтый цвет)</t>
+          <t>Чашка 280 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>319.8</v>
+        <v>506</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81220375</t>
+          <t>81220115</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>MZCU09</t>
+          <t>BANC07</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Mazza для эспрессо 85 мл, d 5,6 см, h 7 см</t>
+          <t>Чашка 70 мл кофейная Ристретто Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>149.5</v>
+        <v>119.9</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81223384</t>
+          <t>81220355</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>SH116CU23</t>
+          <t>116CU08</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Shale 230 мл</t>
+          <t>Чашка 80 мл кофейная Barista фарфор RAK </t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>505.7</v>
+        <v>127.6</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>1</v>
+        <v>787</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81223421</t>
+          <t>81220375</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>TW116C23CO</t>
+          <t>MZCU09</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Twirl Coral 230 мл</t>
+          <t>Чашка 85 мл кофейная d 5,6 см h7 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>642.2</v>
+        <v>126.5</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81220115</t>
+          <t>81220114</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>BANC07</t>
+          <t>BANC09</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Чашка для кофе Ристретто RAK Porcelain Banquet 70 мл</t>
+          <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>141.7</v>
+        <v>117.7</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81220606</t>
+          <t>81220141</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>BACU09PBL</t>
+          <t>BACU09</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, голубой цвет</t>
+          <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>240.5</v>
+        <v>104.5</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>271</v>
+        <v>14</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81220607</t>
+          <t>81220606</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGN</t>
+          <t>BACU09PBL</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, зеленый цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>295</v>
+        <v>261</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81220213</t>
+          <t>81220214</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>BACU09PBR</t>
+          <t>BACU09PGY</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, красный цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81220214</t>
+          <t>81220607</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGY</t>
+          <t>BACU09PGN</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, серый цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81220667</t>
+          <t>81220213</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>CLSC09</t>
+          <t>BACU09PBR</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная RAK Porcelain Classic Gourmet 90 мл, d 6 см, h 6 см</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>213.2</v>
+        <v>203.5</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81220141</t>
+          <t>81220667</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>BACU09</t>
+          <t>CLSC09</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая RAK Porcelain Banquet 90 мл</t>
+          <t>Чашка 90 мл кофейная d 6 см h6 см Classic Gourmet RAK </t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>123.5</v>
+        <v>180.4</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81220567</t>
+          <t>81220563</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>FDCU30M1</t>
+          <t>FDCU09</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая без ручки RAK Porcelain Fine Dine 300 мл</t>
+          <t>Чашка 90 мл кофейная Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>405.6</v>
+        <v>203.5</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81220563</t>
+          <t>81223538</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>FDCU09</t>
+          <t>LECLCU09OR</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая нештабелируемая RAK Porcelain Fine Dine 90 мл</t>
+          <t>Чашка 90 мл кофейная LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>240.5</v>
+        <v>271.7</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81220114</t>
+          <t>81223413</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>BANC09</t>
+          <t>LECLCU09NY</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Чашка нештабелируемая RAK Porcelain Banquet 90 мл</t>
+          <t>Чашка 90 мл кофейная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>139.1</v>
+        <v>270.6</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="J155" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>