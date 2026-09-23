--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 22:34</t>
+          <t>Прайс актуален на 23.09.2026 09:38</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1030,425 +1030,425 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81223405</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>LENNOP32NY</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Yellow 32 см (желтый цвет)</t>
+          <t>Блюдо овальное 32 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>907.4</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223404</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>LENNOP36NY</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное RAK Porcelain LEA Yellow 36 см (желтый цвет)</t>
+          <t>Блюдо овальное 36 см LEA Yellow фарфор RAK </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1030.9</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223414</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>LECLSA13NY</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 13 см, для чашки 81223413 (желтый цвет)</t>
+          <t>Блюдце d 13 см для чашки арт. 81223413 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>270.4</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223412</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>LECLSA15NY</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 15 см, для чашки 81223411 (желтый цвет)</t>
+          <t>Блюдце d 15 см для чашки арт. 81223411 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>322.4</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81223410</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>LECLSA17NY</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain LEA Yellow 17 см, для чашки 81223409 (желтый цвет)</t>
+          <t>Блюдце d 17 см для чашки арт. 81223409 LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>388.7</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>396</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81223506</t>
+          <t>81223403</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>LENNPR18NY</t>
+          <t>LEBUBC26NY</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 18 см (желтый цвет)</t>
+          <t>Салатник 1200 мл d 26 см h5 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>293.8</v>
+        <v>967.2</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1</v>
+        <v>477</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223398</t>
+          <t>81223506</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>LENNPR27NY</t>
+          <t>LENNPR18NY</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 27 см (желтый цвет)</t>
+          <t>Тарелка d 17 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>526.5</v>
+        <v>293.8</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>996</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81223397</t>
+          <t>81223398</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>LENNPR29NY</t>
+          <t>LENNPR27NY</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Тарелка круглая RAK Porcelain LEA Yellow 29 см (желтый цвет)</t>
+          <t>Тарелка d 27 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>721.5</v>
+        <v>526.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>355</v>
+        <v>851</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81223403</t>
+          <t>81223397</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>LEBUBC26NY</t>
+          <t>LENNPR29NY</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Тарелка-салатник RAK Porcelain LEA Yellow 26 см, высота 5 см, 1,2 л (желтый цвет)</t>
+          <t>Тарелка d 29 см LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>967.2</v>
+        <v>721.5</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>477</v>
+        <v>355</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223411</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>LECLCU23NY</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 230 мл (желтый цвет)</t>
+          <t>Чашка 230 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>529.1</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223409</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>LECLCU28NY</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 280 мл (желтый цвет)</t>
+          <t>Чашка 280 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>598</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>268</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81223413</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>LECLCU09NY</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 90 мл (желтый цвет)</t>
+          <t>Чашка 90 мл кофейная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>319.8</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>264</v>
       </c>
       <c r="J17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>