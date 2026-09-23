--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:12</t>
+          <t>Прайс актуален на 23.09.2026 08:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -921,333 +921,333 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81220497</t>
+          <t>81220492</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC36SH</t>
+          <t>TWNNBW10SH</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Глубокая тарелка RAK Porcelain Twirl Shell 3,6 л, 36*4 см</t>
+          <t>Салатник  160 мл d 10 см h5 см емкость для закусок Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>5045.3</v>
+        <v>444.6</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>5</v>
+        <v>268</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81220492</t>
+          <t>81220487</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW10SH</t>
+          <t>TWNNBW12SH</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Shell 160 мл, 10*5 см</t>
+          <t>Салатник  270 мл d 12 см h5,5 см емкость для закусок Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>444.6</v>
+        <v>510.9</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>268</v>
+        <v>121</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81220487</t>
+          <t>81220507</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>TWNNBW12SH</t>
+          <t>TWBUBA22SH</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Twirl Shell 270 мл, 12*5,5 см</t>
+          <t>Салатник  650 мл d 22 см h9 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>510.9</v>
+        <v>2102.1</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>181</v>
+        <v>2</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81220502</t>
+          <t>81220442</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA29SH</t>
+          <t>TWNNDP28SH</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 29*14 см Twirl Shell RAK Porcelain</t>
+          <t>Салатник 1250 мл d 28 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3394.3</v>
+        <v>1287</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81220507</t>
+          <t>81220502</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>TWBUBA22SH</t>
+          <t>TWBUBA29SH</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 22*9 см Twirl Shell RAK Porcelain</t>
+          <t>Салатник 1600 мл d 29 см h14 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>2102.1</v>
+        <v>3394.3</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81220442</t>
+          <t>81220437</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>TWNNDP28SH</t>
+          <t>TWBUBC30SH</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell глубокая 1,25 л, 28 см</t>
+          <t>Салатник 1900 мл d 30 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1287</v>
+        <v>1262.3</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81220437</t>
+          <t>81220497</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>TWBUBC30SH</t>
+          <t>TWBUBC36SH</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell глубокая 1,9 л, 30 см</t>
+          <t>Салатник 3600 мл d 36 см h4 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1262.3</v>
+        <v>5045.3</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>63</v>
+        <v>5</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81220432</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TWNNPR15SH</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell плоская 15 см</t>
+          <t>Тарелка d 15 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>331.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81220427</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>TWNNPR18SH</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Twirl Shell плоская 18 см</t>
+          <t>Тарелка d 18 см Twirl Shell фарфор RAK</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>369.2</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>