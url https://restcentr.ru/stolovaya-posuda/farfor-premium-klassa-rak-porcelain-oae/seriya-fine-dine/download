--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:14</t>
+          <t>Прайс актуален на 06.10.2026 02:03</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1119,537 +1119,537 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81220586</t>
+          <t>81220551</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>FDSA13</t>
+          <t>FDCL01</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое для чашки RAK Porcelain Fine Dine 13 см (для FDCU09)</t>
+          <t>Баранчик клош (крышка для горячего) d 13,6 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>166.4</v>
+        <v>496.6</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81220588</t>
+          <t>81220552</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>FDSA17</t>
+          <t>FDCL02</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое для чашки RAK Porcelain Fine Dine 17 см (для FDCU30 и FDCU30M)</t>
+          <t>Баранчик клош (крышка для горячего) d 15,5 см Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>240.5</v>
+        <v>526.5</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81220589</t>
+          <t>81220586</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>FDSA19</t>
+          <t>FDSA13</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдце круглое к бульоннице RAK Porcelain Fine Dine 19 см (для FDCS35)</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220563/FDCU09 Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>244.4</v>
+        <v>166.4</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1391</v>
+        <v>6</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81220551</t>
+          <t>81220588</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>FDCL01</t>
+          <t>FDSA17</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 13,6 см (для FDGD26)</t>
+          <t>Блюдце d 17 см для чашки арт. FDCU30, FDCU30M Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>496.6</v>
+        <v>240.5</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81220552</t>
+          <t>81220589</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>FDCL02</t>
+          <t>FDSA19</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Клош для тарелки RAK Porcelain Fine Dine 15,5 см (для FDGD29)</t>
+          <t>Блюдце d 19 см для бульонницы арт. FDCS35 Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>526.5</v>
+        <v>244.4</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>45</v>
+        <v>1391</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81220553</t>
+          <t>81220542</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>FDCP35</t>
+          <t>FDBI11LD</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Кофейник RAK Porcelain Fine Dine 350 мл</t>
+          <t>Крышка для салатника d 11,6 см арт. FDBI11 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>826.8</v>
+        <v>405.6</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81220556</t>
+          <t>81220545</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>FDCPLD2</t>
+          <t>FDBI14LD</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Крышка для кофейника RAK Porcelain Fine Dine (для FDCP70)</t>
+          <t>Крышка для салатника d 14,2 см арт. FDBI14 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>273</v>
+        <v>499.2</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81220542</t>
+          <t>81220595</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>FDBI11LD</t>
+          <t>FDTPLD1</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Крышка к салатнику RAK Porcelain Fine Dine 11,6 см (для FDBI11)</t>
+          <t>Крышка для чайника арт. FDTP40 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>405.6</v>
+        <v>171.6</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81220545</t>
+          <t>81220596</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>FDBI14LD</t>
+          <t>FDTPLD2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Крышка к салатнику RAK Porcelain Fine Dine 14,2 см (для FDBI14)</t>
+          <t>Крышка для чайника арт. FDTP80 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>499.2</v>
+        <v>273</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81220595</t>
+          <t>81220556</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>FDTPLD1</t>
+          <t>FDCPLD2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику RAK Porcelain Fine Dine (для FDTP40)</t>
+          <t>Крышка для чайника кофейника арт. FDCP70 Fine Dine фарфор RAK </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>171.6</v>
+        <v>273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>146</v>
+        <v>56</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81220596</t>
+          <t>81220541</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>FDTPLD2</t>
+          <t>FDBI11</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Крышка к чайнику RAK Porcelain Fine Dine (для FDTP80)</t>
+          <t>Салатник  220 мл d 11 см h5 см емкость для закусок Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>273</v>
+        <v>240.5</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81220541</t>
+          <t>81220567</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>FDBI11</t>
+          <t>FDCU30M1</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник круглый RAK Porcelain Fine Dine 220 мл, d 11 см</t>
+          <t>Салатник  300 мл емкость для закусок Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>240.5</v>
+        <v>405.6</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>4</v>
+        <v>172</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81220599</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>FDOP17</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка овальная плоская RAK Porcelain Fine Dine 17*13 см</t>
+          <t>Тарелка 17*13 см овальная Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>341.9</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81220567</t>
+          <t>81220553</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>FDCU30M1</t>
+          <t>FDCP35</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая без ручки RAK Porcelain Fine Dine 300 мл</t>
+          <t>Чайник 350 мл кофейник Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>405.6</v>
+        <v>826.8</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>173</v>
+        <v>57</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220563</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>FDCU09</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая нештабелируемая RAK Porcelain Fine Dine 90 мл</t>
+          <t>Чашка 90 мл кофейная Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>240.5</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>220</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>