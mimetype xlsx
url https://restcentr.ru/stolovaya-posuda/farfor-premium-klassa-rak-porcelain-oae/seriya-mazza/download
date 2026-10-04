--- v0 (2026-06-06)
+++ v1 (2026-10-04)
@@ -821,51 +821,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 16:50</t>
+          <t>Прайс актуален на 04.10.2026 17:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -888,299 +888,299 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81220380</t>
+          <t>81220691</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>MZSA26</t>
+          <t>MZCP26</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Прямоугольное блюдце RAK Porcelain Mazza 26*10 см</t>
+          <t>Блюдо прямоугольное 26*7,5 см менажница 3 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>583.7</v>
+        <v>544.7</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>390</v>
+        <v>75</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81220364</t>
+          <t>81220692</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>MZMS08</t>
+          <t>MZCP32</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Mazza квадратный 8*7,5 см, 30 мл</t>
+          <t>Блюдо прямоугольное 32*9,5 см менажница 3 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>202.8</v>
+        <v>1110.2</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81220363</t>
+          <t>81220373</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>MZMR11</t>
+          <t>MZTP42</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник RAK Porcelain Mazza прямоугольный 11*5,5 см, 35 мл</t>
+          <t>Блюдо прямоугольное 42*11 см менажница 2 секции Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>210.6</v>
+        <v>1238.9</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>322</v>
+        <v>9</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81220381</t>
+          <t>81220380</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>MZCR15</t>
+          <t>MZSA26</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Сливочник RAK Porcelain Mazza 150 мл, h 8,6 см</t>
+          <t>Блюдце 26*10 см прямоугольное для чашки Mazza фарфор RAK </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>244.4</v>
+        <v>583.7</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>909</v>
+        <v>384</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81220373</t>
+          <t>81220381</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>MZTP42</t>
+          <t>MZCR15</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 2 секции, 42*11 см</t>
+          <t>Молочник 150 мл h8,6 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1238.9</v>
+        <v>244.4</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>9</v>
+        <v>908</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81220691</t>
+          <t>81220364</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>MZCP26</t>
+          <t>MZMS08</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 3 секции, 26*7,5 см</t>
+          <t>Соусник  30 мл 8*7,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>544.7</v>
+        <v>202.8</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>75</v>
+        <v>168</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81220692</t>
+          <t>81220363</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>MZCP32</t>
+          <t>MZMR11</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Mazza прямоугольная, 3 секции, 32*9,5 см</t>
+          <t>Соусник  35 мл 11*5,5 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1110.2</v>
+        <v>210.6</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>101</v>
+        <v>282</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81220375</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MZCU09</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Mazza для эспрессо 85 мл, d 5,6 см, h 7 см</t>
+          <t>Чашка 85 мл кофейная d 5,6 см h7 см Mazza фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>149.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>69</v>
       </c>
       <c r="J13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>