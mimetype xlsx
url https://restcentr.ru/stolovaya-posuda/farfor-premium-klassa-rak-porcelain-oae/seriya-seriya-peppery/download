--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 23.10.2026 22:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1515,949 +1515,949 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81220615</t>
+          <t>81220279</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>BASA13PBR</t>
+          <t>NNOP26PBR</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 13 см, h 1,7 см, красный цвет</t>
+          <t>Блюдо овальное 26*19 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>166.4</v>
+        <v>590.7</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>291</v>
+        <v>1</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81220614</t>
+          <t>81220282</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>BASA13PGY</t>
+          <t>NNOP32PBR</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 13 см, h 1,7 см, серый цвет</t>
+          <t>Блюдо овальное 32*23 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>166.4</v>
+        <v>822.8</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>296</v>
+        <v>99</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81220617</t>
+          <t>81220237</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>BASA15PBR</t>
+          <t>NNOP32PGN</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery для чашки 15 см, h 1,7 см, красный цвет</t>
+          <t>Блюдо овальное 32*27 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>180.7</v>
+        <v>869</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81220217</t>
+          <t>81220628</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>BASA13PGN</t>
+          <t>NNOP36PBL</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдце RAK Porcelain Peppery круглое 13 см, зеленый цвет (для чашки 90 мл)</t>
+          <t>Блюдо овальное 36*27 см Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>166.4</v>
+        <v>1007.6</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>254</v>
+        <v>8</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81220216</t>
+          <t>81220630</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PGN</t>
+          <t>NNOP36PGY</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл зеленая Peppery RAK Porcelain</t>
+          <t>Блюдо овальное 36*27 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>523.9</v>
+        <v>957</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81220612</t>
+          <t>81220238</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PBR</t>
+          <t>NNOP36PBR</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл красная Peppery RAK Porcelain</t>
+          <t>Блюдо овальное 36*27 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>496.6</v>
+        <v>1007.6</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81220605</t>
+          <t>81220350</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>BACS01PBR</t>
+          <t>EDRG33PGN</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Миска RAK Porcelain Peppery 300 мл, d 10 см, красный цвет</t>
+          <t>Блюдо прямоугольное 33*18 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>331.5</v>
+        <v>861.3</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81220620</t>
+          <t>81220615</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PGN</t>
+          <t>BASA13PBR</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 27*27 см, h 2,6 см, зеленый цвет</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220213 Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1111.5</v>
+        <v>140.8</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>59</v>
+        <v>286</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81220621</t>
+          <t>81220614</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PGY</t>
+          <t>BASA13PGY</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 27*27 см, h 2,6 см, серый цвет</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220214 Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1121.9</v>
+        <v>140.8</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>122</v>
+        <v>292</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81220622</t>
+          <t>81220217</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PBL</t>
+          <t>BASA13PGN</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 30*30 см, h 2 см, голубой цвет</t>
+          <t>Блюдце d 13 см кофейное для чашки арт. 81220607 Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1288.3</v>
+        <v>140.8</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81220623</t>
+          <t>81220617</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PGN</t>
+          <t>BASA15PBR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная 30*30 см, h 2 см, зеленый цвет</t>
+          <t>Блюдце d 15 см чайное Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1294.8</v>
+        <v>152.9</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81220226</t>
+          <t>81220216</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PBL</t>
+          <t>BAFMG30PGN</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 27*27 см, голубой цвет</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1173.9</v>
+        <v>443.3</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81220227</t>
+          <t>81220612</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>EDSQ27PBR</t>
+          <t>BAFMG30PBR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 27*27 см, красный цвет</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1121.9</v>
+        <v>420.2</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81220228</t>
+          <t>81220605</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PBR</t>
+          <t>BACS01PBR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 30*30 см, красный цвет</t>
+          <t>Салатник  300 мл d 10 см h5,8 см емкость для закусок Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1294.8</v>
+        <v>280.5</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81220229</t>
+          <t>81220226</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>EDSQ30PGY</t>
+          <t>EDSQ27PBL</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery квадратная плоская 30*30 см, серый цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1384.5</v>
+        <v>993.3</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81220631</t>
+          <t>81220621</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>NNPR15PGN</t>
+          <t>EDSQ27PGY</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery круглая плоская 15 см, зеленый цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>315.9</v>
+        <v>949.3</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>37</v>
+        <v>122</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81220279</t>
+          <t>81220620</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>NNOP26PBR</t>
+          <t>EDSQ27PGN</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 26*19 см, красный цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>698.1</v>
+        <v>940.5</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81220282</t>
+          <t>81220227</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>NNOP32PBR</t>
+          <t>EDSQ27PBR</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 32*23 см, красный цвет</t>
+          <t>Тарелка 27*27 см h2,6 см квадратная Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>972.4</v>
+        <v>949.3</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81220237</t>
+          <t>81220623</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>NNOP32PGN</t>
+          <t>EDSQ30PGN</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 32*27 см, зеленый цвет</t>
+          <t>Тарелка 30*30 см h см квадратная Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1027</v>
+        <v>1095.6</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81220628</t>
+          <t>81220622</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PBL</t>
+          <t>EDSQ30PBL</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, голубой цвет</t>
+          <t>Тарелка 30*30 см h2 см квадратная Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1190.8</v>
+        <v>1090.1</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81220238</t>
+          <t>81220229</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PBR</t>
+          <t>EDSQ30PGY</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, красный цвет</t>
+          <t>Тарелка 30*30 см h2 см квадратная Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1190.8</v>
+        <v>1171.5</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81220630</t>
+          <t>81220228</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>NNOP36PGY</t>
+          <t>EDSQ30PBR</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery овальная плоская 36*27 см, серый цвет</t>
+          <t>Тарелка 30*30 см h2 см квадратная Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1131</v>
+        <v>1095.6</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81220350</t>
+          <t>81220631</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>EDRG33PGN</t>
+          <t>NNPR15PGN</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Тарелка RAK Porcelain Peppery прямоугольная плоская 33*18 см, зеленый цвет</t>
+          <t>Тарелка d 15 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1017.9</v>
+        <v>267.3</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81220606</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>BACU09PBL</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, голубой цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81220607</t>
+          <t>81220214</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGN</t>
+          <t>BACU09PGY</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, зеленый цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81220213</t>
+          <t>81220607</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>BACU09PBR</t>
+          <t>BACU09PGN</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, красный цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81220214</t>
+          <t>81220213</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGY</t>
+          <t>BACU09PBR</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, серый цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>