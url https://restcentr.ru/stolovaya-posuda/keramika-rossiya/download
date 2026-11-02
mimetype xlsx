--- v0 (2026-06-13)
+++ v1 (2026-11-02)
@@ -254,51 +254,50 @@
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
                                 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
                                 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
                                 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
                                 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
                                 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
                                 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
                                 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
                                 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
                                 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
-                                <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2623,82 +2622,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Image75"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId75"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2972,78 +2939,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J79"/>
+  <dimension ref="A2:J78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:32</t>
+          <t>Прайс актуален на 02.11.2026 12:37</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3085,91 +3052,91 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222890</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00089917</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 21,5 см h3,5 см с ручками 300 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>145</v>
+        <v>489</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222882</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087867</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>57</v>
+        <v>583</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222921</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092453</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,5*15 см h3 см "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
@@ -3187,2426 +3154,2392 @@
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222904</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ПГ001-00086992</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Бульонница 530 мл d 12,5 см h7,8 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>255</v>
+        <v>510</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222884</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087803</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Горшок 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>170</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>409</v>
+        <v>606</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222911</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>ПГ001-00087014</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Горшок 150 мл d 8,2/6,5 см h8,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Горшочек 150 мл d 8,2/6,5 см h8,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>239</v>
+        <v>612</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222883</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ПГО22-00087801</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Горшок 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>260</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>291</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222902</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ПГ001-00087012</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Горшок 250 мл d 10,4/8 см h9,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Горшочек 250 мл d 10,4/8 см h9,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>261</v>
+        <v>579</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222917</t>
+          <t>81229068</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092405</t>
+          <t>ПГ022-00087792</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Горшок 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 300 мл d 11/9,1 см h10 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>299</v>
+        <v>576</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222903</t>
+          <t>81222917</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087008</t>
+          <t>ПГ071-00092405</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Горшок 330 мл d 11,1/9,1 см h10,7 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Горшочек 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>237</v>
+        <v>537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1182</v>
+        <v>732</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222910</t>
+          <t>81222903</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087009</t>
+          <t>ПГ001-00087008</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Горшок 550 мл d 12,8/10,8 см h12 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Горшочек 330 мл d 11,1/9,1 см h10,7 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>983</v>
+        <v>1139</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222915</t>
+          <t>81233208</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092406</t>
+          <t>6459 (кор=42шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Горшок 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 500 мл d 12,7/11,9 см h12,5/9,5 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>357</v>
+        <v>748</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>486</v>
       </c>
       <c r="I17" s="10">
-        <v>100</v>
+        <v>1983</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222913</t>
+          <t>81229003</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087010</t>
+          <t>ПГ022-00087793</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Горшок 750 мл d 13,8/10,5 см h13,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
+          <t>Горшочек 550 мл d 12,5/10,5 см h12 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>297</v>
+        <v>1150</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222916</t>
+          <t>81222910</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092407</t>
+          <t>ПГ001-00087009</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Горшок 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 550 мл d 12,8/10,8 см h12 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>473</v>
+        <v>300</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>111</v>
+        <v>2097</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81229068</t>
+          <t>81222915</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087792</t>
+          <t>ПГ071-00092406</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 300 мл d 11/9,1 см h10 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>307</v>
+        <v>407</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>582</v>
+        <v>820</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>80000308</t>
+          <t>81233209</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>105 -(коричн)</t>
+          <t>0909 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 500 мл "Русский" керамика Россия</t>
+          <t>Горшочек 600 мл d 14,5 см h12,5/7,5 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>157.3</v>
+        <v>837</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>498</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81233208</t>
+          <t>81229815</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>6459 (кор=42шт)</t>
+          <t>ПГ022-00087800</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 500 мл d 12,7/11,9 см h12,5/9,5 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Горшочек 750 мл d 13,7/10,7 см h14 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>743</v>
+        <v>473</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1254</v>
+        <v>280</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229003</t>
+          <t>81222913</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087793</t>
+          <t>ПГ001-00087010</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 550 мл d 12,5/10,5 см h12 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 750 мл d 13,8/10,5 см h13,5 см с крышкой "Стандарт" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>798</v>
+        <v>285</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81233209</t>
+          <t>81222916</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>0909 (кор=24 шт)</t>
+          <t>ПГ071-00092407</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 600 мл d 14,5 см h12,5/7,5 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Горшочек 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>817</v>
+        <v>530</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>329</v>
+        <v>271</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81229815</t>
+          <t>81233214</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087800</t>
+          <t>0701 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Горшочек 750 мл d 13,7/10,7 см h14 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек жульенница 250 мл d 10,5/9,7 см h5,5 см с ручкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>473</v>
+        <v>759</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>297</v>
+        <v>353</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81233214</t>
+          <t>81222891</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>0701 (кор=36 шт)</t>
+          <t>ПГ022-00087825</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Горшочек жульенница 250 мл d 10,5/9,7 см h5,5 см с ручкой "Кухни мира" красная глина P.L.</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>753</v>
+        <v>403</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>180</v>
+        <v>294</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81222891</t>
+          <t>81222919</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087825</t>
+          <t>пг071-00092431</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>85</v>
+        <v>542</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81222919</t>
+          <t>81233216</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092431</t>
+          <t>2542/6528 (кор=20 шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>370</v>
+        <v>537</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>154</v>
+        <v>389</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81233216</t>
+          <t>81222918</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>2542/6528 (кор=20 шт)</t>
+          <t>пг071-00092421</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
+          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>537</v>
+        <v>407</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>276</v>
+        <v>596</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222918</t>
+          <t>81222899</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092421</t>
+          <t>ПГ022-00087828</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>370</v>
+        <v>453</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>269</v>
+        <v>601</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222899</t>
+          <t>81222909</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087828</t>
+          <t>ПГ001-00087057</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>413</v>
+        <v>350</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>187</v>
+        <v>595</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222909</t>
+          <t>81222920</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087057</t>
+          <t>ПГ071-00092422</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Кувшин 1,4 л с крышкой "Шелк-Доломит" d 14 см h21 см матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>317</v>
+        <v>957</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>343</v>
+        <v>10</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81222920</t>
+          <t>81222893</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092422</t>
+          <t>ПГ022-00087876</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кувшин 1,4 л с крышкой "Шелк-Доломит" d 14 см h21 см матовая керамика ПГ [1]</t>
+          <t>Салатник  200 мл d 13,5 см h3 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>957</v>
+        <v>307</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>21</v>
+        <v>605</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229005</t>
+          <t>81222897</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00087862</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 18,3 см h7,3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  220 мл d 10,5 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>164</v>
+        <v>564</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222897</t>
+          <t>81222905</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087862</t>
+          <t>ПГ001-00087025</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 10,5 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  300 мл d 12,5 см h5 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81222893</t>
+          <t>81222900</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087876</t>
+          <t>ПГ022-00087809</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 13,5 см h3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  350 мл d 12,5 см h5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>173</v>
+        <v>563</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81222905</t>
+          <t>81222886</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087025</t>
+          <t>ПГ022-00087837</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,5 см h5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>273</v>
+        <v>327</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>320</v>
+        <v>591</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222900</t>
+          <t>81222901</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087809</t>
+          <t>ПГ001-00087082</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,5 см h5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>237</v>
+        <v>273</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>257</v>
+        <v>585</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81222886</t>
+          <t>81222928</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087837</t>
+          <t>ПГ071-00092435</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>592</v>
+        <v>244</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222901</t>
+          <t>81222898</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087082</t>
+          <t>ПГ022-00087851</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Салатник  550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>247</v>
+        <v>390</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>473</v>
+        <v>279</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222928</t>
+          <t>81222927</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092435</t>
+          <t>ПГ071-00092436</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>320</v>
+        <v>407</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>256</v>
+        <v>549</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81222898</t>
+          <t>81222906</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087851</t>
+          <t>ПГ001-00087083</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  600 мл d 16,5 см h6 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>264</v>
+        <v>588</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81222927</t>
+          <t>81229010</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092436</t>
+          <t>ПГ022-00087838</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  620 мл d 16,5 см h5,8 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>115</v>
+        <v>550</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81222906</t>
+          <t>81222926</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087083</t>
+          <t>ПГ071-00092533</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 16,5 см h6 см "Стандарт" керамика ПГ [6]</t>
+          <t>Салатник  750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>273</v>
+        <v>407</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>262</v>
+        <v>137</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81229010</t>
+          <t>81222889</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087838</t>
+          <t>ПГ022-00089322</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 620 мл d 16,5 см h5,8 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>357</v>
+        <v>403</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>310</v>
+        <v>593</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81222926</t>
+          <t>81222929</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092533</t>
+          <t>ПГ071-00092434</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>0</v>
+        <v>524</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81222889</t>
+          <t>81222887</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>ПГ-022-00089322</t>
+          <t>ПГ022-00087811</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>241</v>
+        <v>533</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81222929</t>
+          <t>81222925</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092434</t>
+          <t>ПГ071-00092412</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81222887</t>
+          <t>81222907</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087811</t>
+          <t>ПГ001-00087081</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 18,5 см h7,2 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>360</v>
+        <v>317</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>564</v>
+        <v>597</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222925</t>
+          <t>81229005</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092412</t>
+          <t/>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник 1000 мл d 18,3 см h7,3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>360</v>
+        <v>282</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>317</v>
+        <v>161</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222907</t>
+          <t>81233202</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087081</t>
+          <t>0770 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 18,5 см h7,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Салатник миска  500 мл d 14,5 см h6,5 см Салатик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>283</v>
+        <v>547</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>141</v>
+        <v>670</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81233199</t>
+          <t>81233203</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>4542 (кор=20 шт)</t>
+          <t>1319 (кор=34 шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 1100 мл d 16,5 см h8 см Окрошка "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска  500 мл d 17 см h5,5 см Супчик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>647</v>
+        <v>583</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I52" s="10">
-        <v>394</v>
+        <v>960</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81233202</t>
+          <t>81233204</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>0770 (кор=36 шт)</t>
+          <t>8370 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 500 мл d 14,5 см h6,5 см Салатик "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска  700 мл d 14,5 см h7,5 см Салатик "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>543</v>
+        <v>577</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>642</v>
+        <v>484</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81233203</t>
+          <t>81233201</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>1319 (кор=34 шт)</t>
+          <t>5773 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 500 мл d 17 см h5,5 см Супчик "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска  700 мл d 14,5 см h7,8 см Харчо "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>578</v>
+        <v>697</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>591</v>
+        <v>493</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81233204</t>
+          <t>81233200</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>8370 (кор=36 шт)</t>
+          <t>1289 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h7,5 см Салатик "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска  700 мл d 14,5 см h8,3 см Щи "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>533</v>
+        <v>627</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81233201</t>
+          <t>81233198</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>5773 (кор=36 шт)</t>
+          <t>3383 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h7,8 см Харчо "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска  800 d 17,5 см h5,6 см Борщ "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>683</v>
+        <v>583</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I56" s="10">
-        <v>185</v>
+        <v>1639</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81233200</t>
+          <t>81233199</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>1289 (кор=36 шт)</t>
+          <t>4542 (кор=20 шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 700 мл d 14,5 см h8,3 см Щи "Кухни мира" красная глина P.L.</t>
+          <t>Салатник миска 1100 мл d 16,5 см h8 см Окрошка "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>578</v>
+        <v>647</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>605</v>
+        <v>326</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81233198</t>
+          <t>81233215</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>3383 (кор=18 шт)</t>
+          <t>1333 (кор=80 шт)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник миска 800 d 17,5 см h5,6 см Борщ "Кухни мира" красная глина P.L.</t>
+          <t>Салатник пиала  250 мл d 10,5 см h5,7 см емкость для закусок "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>577</v>
+        <v>373</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1473</v>
+        <v>273</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81233215</t>
+          <t>81222885</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>1333 (кор=80 шт)</t>
+          <t>ПГ022-00087869</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Салатник пиала 250 мл d 10,5 см h5,7 см емкость для закусок "Кухни мира" красная глина P.L.</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>373</v>
+        <v>230</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>264</v>
+        <v>572</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81222885</t>
+          <t>81222912</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087869</t>
+          <t>ПГ001-00087142</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см емкость для закусок "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>203</v>
+        <v>157</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>308</v>
+        <v>519</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81222912</t>
+          <t>81222892</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087142</t>
+          <t>ПГ022-00087877</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 9,7 см h2,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81222892</t>
+          <t>81222896</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087877</t>
+          <t>ПГ022-00087873</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 9,7 см h2,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Супница 3,5 л d 23 см h21 см "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>183</v>
+        <v>1513</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81222896</t>
+          <t>81233210</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087873</t>
+          <t>0985 (кор=2шт)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Супница 3,5 л d 23 см h21 см "Псковский" керамика ПГ [1]</t>
+          <t>Супница пельменница кашник 2,8 л d 20,5 см h14,8/10,8 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1513</v>
+        <v>2397</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81233210</t>
+          <t>81222922</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>0985 (кор=2шт)</t>
+          <t>ПГ071-00092457</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Супница пельменница кашник 2,8 л d 20,5 см h14,8/10,8 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка d 19,5 см h2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>2377</v>
+        <v>337</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81222922</t>
+          <t>81222914</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092457</t>
+          <t>ПГ001-00087162</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19,5 см h2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Тарелка d 19,5 см h2,3 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>337</v>
+        <v>300</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>0</v>
+        <v>1073</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81222914</t>
+          <t>81233196</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087162</t>
+          <t>4217 (кор=40 шт)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19,5 см h2,3 см "Стандарт" керамика ПГ [6]</t>
+          <t>Тарелка d 21 см h2,6 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>257</v>
+        <v>647</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>182</v>
+        <v>1324</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81233196</t>
+          <t>81222908</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>4217 (кор=40 шт)</t>
+          <t>ПГ001-00087168</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см h2,6 см "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка d 23,7 см h3,2 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>637</v>
+        <v>483</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>712</v>
+        <v>531</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81222908</t>
+          <t>81233197</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087168</t>
+          <t>0556 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23,7 см h3,2 см "Стандарт" керамика ПГ [6]</t>
+          <t>Тарелка d 25 см h2 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>357</v>
+        <v>917</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>308</v>
+        <v>1328</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81233197</t>
+          <t>81222923</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>0556 (кор=36 шт)</t>
+          <t>ПГ071-00092395</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см h2 см "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка d 29 см h3,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>907</v>
+        <v>1173</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>431</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81222923</t>
+          <t>81222894</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092395</t>
+          <t>ПГ022-00087879</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 29 см h3,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Тарелка с бортом d 17,5 см h3 см 250 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1173</v>
+        <v>397</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>289</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81222894</t>
+          <t>81233194</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087879</t>
+          <t>2372 (кор=14шт)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 17,5 см h3 см 250 мл "Псковский" керамика ПГ [6]</t>
+          <t>Тарелка с бортом d 18 см h3,5 см 650 мл Кеци "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>357</v>
+        <v>1153</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>155</v>
+        <v>1209</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81233194</t>
+          <t>81222888</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>2372 (кор=14шт)</t>
+          <t>ПГ022-00087777</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 18 см h3,5 см 650 мл Кеци "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка с бортом d 20 см h3,5 см 450 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1143</v>
+        <v>783</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>623</v>
+        <v>571</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222888</t>
+          <t>81233195</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087777</t>
+          <t>1524(кор=10 шт)</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 20 см h3,5 см 450 мл "Псковский" керамика ПГ [6]</t>
+          <t>Тарелка с бортом d 22 см h4,5 см 800 мл Кеци "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>630</v>
+        <v>1704</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>144</v>
+        <v>1096</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81233195</t>
+          <t>81222895</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>1524(кор=10 шт)</t>
+          <t>ПГ022-00089323</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 22 см h4,5 см 800 мл Кеци "Кухни мира" красная глина P.L.</t>
+          <t>Тарелка с бортом d 23,5 см h3,5 см 500 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1693</v>
+        <v>530</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>473</v>
+        <v>272</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81222895</t>
+          <t>81222924</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00089323</t>
+          <t>ПГ071-00092532</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,5 см h3,5 см 500 мл "Псковский" керамика ПГ [6]</t>
+          <t>Тарелка с бортом d 23,5 см h3,5 см 600 мл "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>473</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81222924</t>
+          <t>81233211</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>ПГ071-00092532</t>
+          <t>1005 (кор=1шт)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23,5 см h3,5 см 600 мл "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Чаша жаровня тажин для плова 3,3 л d 28,5 см h16/9 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>473</v>
+        <v>3197</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81233211</t>
+          <t>81233212</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>1005 (кор=1шт)</t>
+          <t>1012 (кор=1шт)</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Чаша жаровня тажин для плова 3,3 л d 28,5 см h16/9 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Чаша жаровня тажин для плова 5 л d 28,5 см h16 см с крышкой "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>3197</v>
+        <v>3703</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81233212</t>
+          <t>81233213</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>1012 (кор=1шт)</t>
+          <t>2389 (кор=63 шт)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Чаша жаровня тажин для плова 5 л d 28,5 см h16 см с крышкой "Кухни мира" красная глина P.L.</t>
+          <t>Чашка 350 мл без ручки стакан для морса, кваса d 8,5 см h10,5 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>3677</v>
+        <v>707</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>459</v>
       </c>
       <c r="I78" s="10">
-        <v>0</v>
+        <v>1213</v>
       </c>
       <c r="J78" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J79" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>