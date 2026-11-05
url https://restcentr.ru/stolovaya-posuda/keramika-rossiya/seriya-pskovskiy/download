--- v0 (2026-06-11)
+++ v1 (2026-11-05)
@@ -1349,51 +1349,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 18:53</t>
+          <t>Прайс актуален на 06.11.2026 00:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1435,828 +1435,828 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222890</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00089917</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 21,5 см h3,5 см с ручками 300 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>145</v>
+        <v>457</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222882</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087867</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 25,5*15 см h3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>57</v>
+        <v>582</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222884</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087803</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Горшок 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 150 мл d 8,2/6,5 см h8,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>170</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>409</v>
+        <v>605</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222883</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ПГО22-00087801</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Горшок 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
+          <t>Горшочек 220 мл d 10,4/8 см h9,5 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>260</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229068</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087792</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Горшочек 300 мл d 11/9,1 см h10 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229003</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087793</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Горшочек 550 мл d 12,5/10,5 см h12 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>798</v>
+        <v>1147</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81229815</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087800</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Горшочек 750 мл d 13,7/10,7 см h14 см с крышкой "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>473</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222891</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087825</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>85</v>
+        <v>293</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222899</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087828</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>187</v>
+        <v>600</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229005</t>
+          <t>81222893</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ПГ022-00087876</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 18,3 см h7,3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  200 мл d 13,5 см h3 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>282</v>
+        <v>307</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>164</v>
+        <v>602</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222897</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087862</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 10,5 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  220 мл d 10,5 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>237</v>
+        <v>273</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>444</v>
+        <v>563</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222893</t>
+          <t>81222900</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087876</t>
+          <t>ПГ022-00087809</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 13,5 см h3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  350 мл d 12,5 см h5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>173</v>
+        <v>562</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222900</t>
+          <t>81222886</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087809</t>
+          <t>ПГ022-00087837</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,5 см h5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>237</v>
+        <v>327</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>257</v>
+        <v>590</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222886</t>
+          <t>81222898</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087837</t>
+          <t>ПГ022-00087851</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>327</v>
+        <v>390</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>592</v>
+        <v>278</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222898</t>
+          <t>81229010</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087851</t>
+          <t>ПГ022-00087838</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13,5 см h7,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  620 мл d 16,5 см h5,8 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>317</v>
+        <v>390</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>264</v>
+        <v>549</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229010</t>
+          <t>81222889</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087838</t>
+          <t>ПГ022-00089322</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 620 мл d 16,5 см h5,8 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>357</v>
+        <v>403</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>310</v>
+        <v>592</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222889</t>
+          <t>81222887</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>ПГ-022-00089322</t>
+          <t>ПГ022-00087811</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 19 см h5,3 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>241</v>
+        <v>532</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222887</t>
+          <t>81229005</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087811</t>
+          <t/>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Салатник 1000 мл d 18,3 см h7,3 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>360</v>
+        <v>282</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>564</v>
+        <v>160</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222885</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087869</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 7,5/6,4 см h5,2 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>308</v>
+        <v>571</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222892</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087877</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 9,7 см h2,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Соусник 100 мл d 9,7 см h2,5 см емкость для закусок "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>158</v>
+        <v>569</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222896</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087873</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Супница 3,5 л d 23 см h21 см "Псковский" керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1513</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222894</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087879</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 17,5 см h3 см 250 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>357</v>
+        <v>397</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>155</v>
+        <v>288</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222888</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00087777</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 20 см h3,5 см 450 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>630</v>
+        <v>783</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>144</v>
+        <v>570</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81222895</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>ПГ022-00089323</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 23,5 см h3,5 см 500 мл "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>473</v>
+        <v>530</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>20</v>
+        <v>271</v>
       </c>
       <c r="J29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>