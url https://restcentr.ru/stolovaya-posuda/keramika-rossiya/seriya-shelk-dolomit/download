--- v0 (2026-06-09)
+++ v1 (2026-11-06)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 09.06.2026 03:05</t>
+          <t>Прайс актуален на 07.11.2026 01:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1163,406 +1163,406 @@
         <v>437</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222917</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092405</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Горшок 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 320 мл d 11,1/9,1 см h10,3 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>307</v>
+        <v>537</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>299</v>
+        <v>732</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222915</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092406</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Горшок 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 570 мл d 11,8/10,9 см h12,9 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>357</v>
+        <v>407</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>100</v>
+        <v>819</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222916</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092407</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Горшок 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
+          <t>Горшочек 750 мл d 13,8/10,5 см h13,5 см с крышкой "Шелк-Доломит" матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>473</v>
+        <v>530</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>111</v>
+        <v>270</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222919</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>пг071-00092431</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>154</v>
+        <v>541</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222918</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>пг071-00092421</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>269</v>
+        <v>595</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222920</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092422</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,4 л с крышкой "Шелк-Доломит" d 14 см h21 см матовая керамика ПГ [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>957</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222928</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092435</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 15 см h4,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  400 мл d 15 см h4,5 см емкость для закусок "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>320</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222927</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092436</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  550 мл d 16,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>357</v>
+        <v>407</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>115</v>
+        <v>548</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222926</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092533</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  750 мл d 19 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222929</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092434</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  850 мл d 18,5 см h7,2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>213</v>
+        <v>523</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222925</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092412</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Салатник  900 мл d 17,5 см h5,5 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>360</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>317</v>
+        <v>148</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222922</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>ПГ071-00092457</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,5 см h2 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>