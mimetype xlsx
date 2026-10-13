--- v0 (2026-06-17)
+++ v1 (2026-10-13)
@@ -284,51 +284,50 @@
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
                                 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
-                                <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3613,82 +3612,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Image105"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId105"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3962,78 +3929,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J109"/>
+  <dimension ref="A2:J108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 14:15</t>
+          <t>Прайс актуален на 13.10.2026 19:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4066,3557 +4033,3523 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200067</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1614-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 30,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для пиццы 30,5 см h1,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1073</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2266</v>
+        <v>2101</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 31 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 31 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>620</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>91623107</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>91623107 / P5179331</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>635</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81229237</t>
+          <t>81223914</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>J20007/7"(SW/Blue C)</t>
+          <t>F1512-10.5</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 17,5 см 200 мл бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1143</v>
+        <v>1038</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>376</v>
+        <v>894</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81229231</t>
+          <t>81223344</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>J20007/7"(SW/Matt W)</t>
+          <t>F2898-12/71047042</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 17,5 см 200 мл белое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 30,5*24,5 см h1,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1141</v>
+        <v>1259</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229238</t>
+          <t>99002701</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>J20007/8"(SW/Blue C)</t>
+          <t>S1293 (кор=24шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20 см 300 мл бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1691</v>
+        <v>538</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81229232</t>
+          <t>99002702</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>J20007/8" (SW/MattW)</t>
+          <t>S1349 (кор=24шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 20 см 300 мл белое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1573</v>
+        <v>538</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81229239</t>
+          <t>99002703</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>J20007/9"(SW/Blue C)</t>
+          <t>S1447 (кор=24шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5 см 500 мл бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>2369</v>
+        <v>538</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81229233</t>
+          <t>99002704</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>J20007/9"(SW/MattW)</t>
+          <t>S1478 (кор=16шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5 см 500 мл белое "Shine" P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2369</v>
+        <v>821</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>99000093</t>
+          <t>99002705</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>F3002-9 кор=18/3</t>
+          <t>S1479 (кор=16шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>977</v>
+        <v>821</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99000097</t>
+          <t>81221826</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F3000-10 (кор=20/2</t>
+          <t>ZA0367-6-FR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо квадратное 16*16 см h5,4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>873</v>
+        <v>1237</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>472</v>
+        <v>1329</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222708</t>
+          <t>99000192</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2934 (кор=18/3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо квадратное 25,5*25,5 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1537</v>
+        <v>873</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>293</v>
+        <v>549</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>99000096</t>
+          <t>81222052</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>F3014-10.5  кор=12/3</t>
+          <t>ZA0380-11-FR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1473</v>
+        <v>1537</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223914</t>
+          <t>81229237</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>F1512-10.5</t>
+          <t>J20007/7"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1038</v>
+        <v>1143</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>935</v>
+        <v>348</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>99000094</t>
+          <t>81229231</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>F3002-11 (кор=12/3</t>
+          <t>J20007/7"(SW/Matt W)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 28*23 см h 5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое d 17,5 см h8 см 200 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1299</v>
+        <v>1141</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81223344</t>
+          <t>81229238</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F2898-12/71047042</t>
+          <t>J20007/8"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*24,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1259</v>
+        <v>1691</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99000092</t>
+          <t>81229232</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>F3001-8 кор=16/2</t>
+          <t>J20007/8" (SW/MattW)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо круглое d 20 см h10 см 300 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1037</v>
+        <v>1573</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>99002701</t>
+          <t>81221825</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>S1293 (кор=24шт)</t>
+          <t>ZA0368-9.5-FR</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 17,5*11,5 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>538</v>
+        <v>1637</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>99002702</t>
+          <t>81229239</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>S1349 (кор=24шт)</t>
+          <t>J20007/9"(SW/Blue C)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18*12 см h3,5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи бело-голубое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>538</v>
+        <v>2369</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>575</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>99002703</t>
+          <t>81229233</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>S1447 (кор=24шт)</t>
+          <t>J20007/9"(SW/MattW)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 18,5*14 см h5 см 500 мл фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое d 22,5 см h11,5 см 500 мл для подачи белое "Shine" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>538</v>
+        <v>2369</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>99002704</t>
+          <t>81223906</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>S1478 (кор=16шт)</t>
+          <t>F2858-10</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>821</v>
+        <v>854</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>99002705</t>
+          <t>99000092</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>S1479 (кор=16шт)</t>
+          <t>F3001-8 кор=16/2</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи и запекания 22*14 см h5 см фарфор с плетен. подстав. "Ля Шеф" P.L.</t>
+          <t>Блюдо круглое для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>821</v>
+        <v>1037</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81221826</t>
+          <t>99004022</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1237-8 /P5123420</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 16*16 см h5,4 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 20*14 см h1,5 см для закусок белое фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1237</v>
+        <v>237</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1348</v>
+        <v>3252</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>99000192</t>
+          <t>81223915</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>F2934 (кор=18/3</t>
+          <t>F1476-8.25</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25,5*25,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 20,5*3,5 см h2,8 см для закусок, оливок белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>873</v>
+        <v>193</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>637</v>
+        <v>911</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222052</t>
+          <t>99004076</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0225-8.5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 21,5*11,5 см h3,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1537</v>
+        <v>298</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>774</v>
+        <v>214</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221825</t>
+          <t>81222681</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>ZA0368-9.5-FR</t>
+          <t>F1379-9 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1637</v>
+        <v>473</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1064</v>
+        <v>883</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222573</t>
+          <t>81222680</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1041-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1147</v>
+        <v>623</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>731</v>
+        <v>2256</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81223906</t>
+          <t>99004008</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>F2858-10</t>
+          <t>F1237-10/ P5123425</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>854</v>
+        <v>370</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>3875</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>99004022</t>
+          <t>81222682</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>F1237-8 /P5123420</t>
+          <t>F1379-11 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*14 см белое фарфор P.L. Proff Cuisine [10]</t>
+          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>237</v>
+        <v>773</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>3830</v>
+        <v>1287</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81223915</t>
+          <t>81223339</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>F1476-8.25</t>
+          <t>4012635 /F1134-12 к=</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20,5*3,5 см h2,8 см для оливок белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 29,5*12 см h2,8 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>193</v>
+        <v>413</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>987</v>
+        <v>364</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>99004076</t>
+          <t>99004025</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>F0225-8.5 (кор=72 шт)</t>
+          <t>F1237-12 (кор=24/4</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21,5*11,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
+          <t>Блюдо овальное 30*21 см h2 см белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>298</v>
+        <v>597</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>435</v>
+        <v>3785</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81222681</t>
+          <t>81222684</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0112-12 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
+          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>473</v>
+        <v>1297</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>949</v>
+        <v>1094</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222680</t>
+          <t>99000193</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>F1041-10 (кор=30шт)</t>
+          <t>A043-12</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
+          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>623</v>
+        <v>344</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2313</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>99004008</t>
+          <t>81200060</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>F1237-10/ P5123425</t>
+          <t>F1962 (кор=12/3</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 32*21 см h2,5 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>370</v>
+        <v>649</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>4063</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222682</t>
+          <t>81222683</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>F1379-11 (кор=36 шт)</t>
+          <t>F1379-13 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>773</v>
+        <v>1097</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1551</v>
+        <v>594</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81223339</t>
+          <t>81223340</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>4012635 /F1134-12 к=</t>
+          <t>F1134-14/4012968</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,5*12 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 35*13,5 см h3,3 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>413</v>
+        <v>779</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>499</v>
+        <v>474</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>99004025</t>
+          <t>99004033</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>F1237-12 (кор=24/4</t>
+          <t>Р5123436/F1237-14</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 35*24,5 см h2,7 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>597</v>
+        <v>887</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>4145</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81222684</t>
+          <t>81223341</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1134-16/4012969</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 40*16 см h3,5 см белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1297</v>
+        <v>1073</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1115</v>
+        <v>628</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>99000193</t>
+          <t>99000093</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>A043-12</t>
+          <t>F3002-9 кор=18/3</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>344</v>
+        <v>977</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81200060</t>
+          <t>99000097</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>F1962 (кор=12/3</t>
+          <t>F3000-10 (кор=20/2</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32*21 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>649</v>
+        <v>873</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81222683</t>
+          <t>81222708</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3006-10 (кор=8 шт)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1097</v>
+        <v>1537</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>610</v>
+        <v>273</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81223340</t>
+          <t>99000096</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F1134-14/4012968</t>
+          <t>F3014-10.5  кор=12/3</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*13,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>779</v>
+        <v>1473</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>553</v>
+        <v>484</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>99004033</t>
+          <t>99000094</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>Р5123436/F1237-14</t>
+          <t>F3002-11 (кор=12/3</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*24,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 28*23 см h5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>887</v>
+        <v>1299</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81223341</t>
+          <t>91623111</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>F1134-16/4012969</t>
+          <t>P8092315 / P91623111</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 40*16 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 15*8 см h2 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1073</v>
+        <v>105</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>640</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>91623111</t>
+          <t>81222673</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>P8092315 / P91623111</t>
+          <t>F1087-8 (кор-48шт)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 15*8 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>105</v>
+        <v>583</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>714</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222673</t>
+          <t>81222075</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-9-R</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
+          <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>583</v>
+        <v>1173</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>714</v>
+        <v>1491</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81222075</t>
+          <t>81222073</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-9-R</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
+          <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>957</v>
+        <v>1097</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>388</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81222073</t>
+          <t>99004034</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F033-10  (кор=30шт)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо прямоугольное 24*15 см h2,2 см белое фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1097</v>
+        <v>447</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>434</v>
+        <v>1089</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>99004034</t>
+          <t>99000076</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>F033-10  (кор=30шт)</t>
+          <t>F1871-10</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см белое фарфор P.L. Proff Cuisine [8]</t>
+          <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>447</v>
+        <v>573</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1532</v>
+        <v>555</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>99000076</t>
+          <t>81221554</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>F1871-10</t>
+          <t>F2935-10</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
+          <t>Блюдо прямоугольное 25*12 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>573</v>
+        <v>438</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>555</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81221554</t>
+          <t>81222674</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>F2935-10</t>
+          <t>F1087-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*12 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>438</v>
+        <v>973</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>1191</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81222674</t>
+          <t>81200076</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3096-10 (кор=16шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
+          <t>Блюдо прямоугольное 25*16 см h4 см 250 мл Oyster белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>973</v>
+        <v>687</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1192</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81200076</t>
+          <t>99004110</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>F3096-10 (кор=16шт)</t>
+          <t>F2065-10.5 (кор=36/6</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 25*16 см h4 см 250 мл Oyster белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 26*17 см h2 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>687</v>
+        <v>547</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>0</v>
+        <v>1574</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>99004110</t>
+          <t>99004026</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>F2065-10.5 (кор=36/6</t>
+          <t>F0033-12  (кор=24/6</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*17 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 29,5*18,5 см h3,8 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>547</v>
+        <v>837</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1609</v>
+        <v>2120</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>99004026</t>
+          <t>81221555</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>F0033-12  (кор=24/6</t>
+          <t>F2935-12</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,5*18,5 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 30*14 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>837</v>
+        <v>596</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81221555</t>
+          <t>81200047</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>F2935-12</t>
+          <t>F2856-12 (кор=12)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*14 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>596</v>
+        <v>837</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>0</v>
+        <v>684</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81200047</t>
+          <t>99004105</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>F2856-12 (кор=12)</t>
+          <t>F2065-12 (кор= 20/4</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 30*20 см h2,5 см белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>768</v>
+        <v>723</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>99004105</t>
+          <t>81222675</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>F2065-12 (кор= 20/4</t>
+          <t>F1087-12 (кор-24)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*20 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>813</v>
+        <v>1213</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>769</v>
+        <v>1185</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81222675</t>
+          <t>99000082</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1871-12</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
+          <t>Блюдо прямоугольное 30,5*18 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1213</v>
+        <v>813</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1185</v>
+        <v>382</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>99000082</t>
+          <t>81221827</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>F1871-12</t>
+          <t>ZA0370-12-FR</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*18 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30,6*12 см h3 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>813</v>
+        <v>1857</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>440</v>
+        <v>1203</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81221827</t>
+          <t>81221828</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0369-12-FR</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*12 см h3 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо прямоугольное 30,6*6 см h2,8 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>1857</v>
+        <v>1237</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1280</v>
+        <v>981</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81221828</t>
+          <t>81200077</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3096-12 (кор=12/3</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*6 см h2,8 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>1237</v>
+        <v>1037</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1002</v>
+        <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200077</t>
+          <t>81222071</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>F3096-12 (кор=12/3</t>
+          <t>ZA0514-12-R</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>1037</v>
+        <v>1773</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81222071</t>
+          <t>99002050</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3670-13WY (кор=20шт</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
+          <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>1773</v>
+        <v>1213</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>429</v>
+        <v>157</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>99002050</t>
+          <t>81222065</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>F3670-13WY (кор=20шт</t>
+          <t>ZA0461-13-FR</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 33*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1213</v>
+        <v>1687</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>157</v>
+        <v>535</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81222065</t>
+          <t>81222076</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-13-R</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>1687</v>
+        <v>1278</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>543</v>
+        <v>274</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81222076</t>
+          <t>81200759</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3674-13WY (кор=12/3</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1278</v>
+        <v>1213</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>304</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81200759</t>
+          <t>81222074</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>F3674-13WY (кор=12/3</t>
+          <t>ZA0600-13-R</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>1213</v>
+        <v>2143</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>23</v>
+        <v>689</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81222074</t>
+          <t>81222051</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0594-13.75-FR</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
+          <t>Блюдо прямоугольное 34*8 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1777</v>
+        <v>1327</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1</v>
+        <v>445</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81222051</t>
+          <t>99000187</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2856-14 (кор=12/3)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*8 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1327</v>
+        <v>1293</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>459</v>
+        <v>725</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>99000187</t>
+          <t>81221824</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>F2856-14 (кор=12/3)</t>
+          <t>ZA0382-14-FR</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1293</v>
+        <v>1123</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>773</v>
+        <v>1163</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81221824</t>
+          <t>91623110</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>91623110 / P5179036</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 36*21 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>999</v>
+        <v>472</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>758</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>91623110</t>
+          <t>99004106</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>91623110 / P5179036</t>
+          <t>F2065-14 кор=15/3</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*23,5 см h2,5 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>472</v>
+        <v>1053</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>0</v>
+        <v>745</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>99004106</t>
+          <t>81200046</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>F2065-14 кор=15/3</t>
+          <t>F2939-13.75 (кор=8шт)</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*23,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1053</v>
+        <v>1453</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>778</v>
+        <v>18</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81200046</t>
+          <t>81222072</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>F2939-13.75 (кор=8шт)</t>
+          <t>ZA0514-14-R</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1453</v>
+        <v>2637</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>52</v>
+        <v>424</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81222072</t>
+          <t>81222066</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0438-16-FR</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
+          <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>2637</v>
+        <v>1187</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>456</v>
+        <v>596</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81222066</t>
+          <t>81222064</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0461-16-FR</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 41*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>1187</v>
+        <v>2097</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>697</v>
+        <v>511</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81222064</t>
+          <t>81222063</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0599-17-FR</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 43*7 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>2097</v>
+        <v>1973</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81222063</t>
+          <t>81223268</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3780-7 кор=40/5</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 43*7 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1973</v>
+        <v>633</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>538</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81223268</t>
+          <t>99002290</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>F3780-7 кор=40/5</t>
+          <t>F1408 (кор=6/2шт)</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>633</v>
+        <v>2757</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>99002290</t>
+          <t>99000108</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>F1408 (кор=6/2шт)</t>
+          <t>C88683</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>2757</v>
+        <v>4331</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>99000108</t>
+          <t>81243103</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>C88683</t>
+          <t>F1408-Y-W</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>4331</v>
+        <v>4237</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81243103</t>
+          <t>81200085</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>F1408-Y-W</t>
+          <t>F1665 (кор=4/1</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>4237</v>
+        <v>5023</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81200085</t>
+          <t>81243101</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>F1665 (кор=4/1</t>
+          <t>F1272C</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>5023</v>
+        <v>5561</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>249</v>
+        <v>106</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81243101</t>
+          <t>81243098</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>F1272C</t>
+          <t>F1272C-W</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>5561</v>
+        <v>5774</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81243098</t>
+          <t>99002292</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>F1272C-W</t>
+          <t>F1410 (кор=12/2</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>5774</v>
+        <v>1473</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>100</v>
+        <v>760</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>99002292</t>
+          <t>81243100</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>F1410 (кор=12/2</t>
+          <t>F1410C-W</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1473</v>
+        <v>2073</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>982</v>
+        <v>653</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81243100</t>
+          <t>81200084</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>F1410C-W</t>
+          <t>F1666 (кор=8/1</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>2073</v>
+        <v>2493</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>688</v>
+        <v>434</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81200084</t>
+          <t>81243105</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>F1666 (кор=8/1</t>
+          <t>F1273BG-W</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>2493</v>
+        <v>3257</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>526</v>
+        <v>206</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81243105</t>
+          <t>99000107</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>F1273BG-W</t>
+          <t>C88217</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>3257</v>
+        <v>2568</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>376</v>
+        <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>99000107</t>
+          <t>81221553</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>C88217</t>
+          <t>F1411BG-W</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>2568</v>
+        <v>1185</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>0</v>
+        <v>269</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81221553</t>
+          <t>81243106</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1274BL-W</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1185</v>
+        <v>2137</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>273</v>
+        <v>228</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81243106</t>
+          <t>81243104</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>F1274BL-W</t>
+          <t>F2376Y</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 2/3 h65 мм фарфор 355*325*65 мм 5,5 л желтая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2137</v>
+        <v>4673</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>336</v>
+        <v>544</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81243104</t>
+          <t>81243099</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>F2376Y</t>
+          <t>F2142C-W</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h65 мм фарфор 355*325*65 мм 5,5 л желтая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>4673</v>
+        <v>3773</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>544</v>
+        <v>119</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81243099</t>
+          <t>81222699</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>F2142C-W</t>
+          <t>F2361-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>3773</v>
+        <v>735</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>125</v>
+        <v>563</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81222699</t>
+          <t>81222702</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>F2361-8 (кор=24 шт)</t>
+          <t>F0489-9.25 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>735</v>
+        <v>537</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>573</v>
+        <v>260</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81222702</t>
+          <t>81222701</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0531-9.5 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>537</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81222701</t>
+          <t>81222703</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1078-12.5 (КОР=36 ШТ)</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>537</v>
+        <v>623</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81222703</t>
+          <t>81223358</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0172-10  *99004078к</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Менажница d 24 см h2,8 см 5 отделений белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>623</v>
+        <v>773</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>300</v>
+        <v>71</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81223358</t>
+          <t>99004079</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>F0172-10  *99004078к</t>
+          <t>F0172-12.5 кор=12/3</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 24 см 5 отделений белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Менажница d 31 см h3,5 см 5 отделений белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>773</v>
+        <v>1437</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>160</v>
+        <v>532</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>99004079</t>
+          <t>81222700</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>F0172-12.5 кор=12/3</t>
+          <t>F1586-16 (кор=6 шт)</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 31 см 5 отделений белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1437</v>
+        <v>4023</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>602</v>
+        <v>283</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81222700</t>
+          <t>99000130</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>123857-GS</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>4023</v>
+        <v>710</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>289</v>
+        <v>395</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>99000130</t>
+          <t>99000127</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>123857-GS</t>
+          <t>123854-GS</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Набор для комплимента 9 предметов (блюдо, емкости с ручкой, ложки) P.L. Proff Cuisine [1]</t>
+          <t>Набор для комплимента 9 предметов (блюдо, емкости, ложки) P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>395</v>
+        <v>756</v>
       </c>
       <c r="J108" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J109" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>