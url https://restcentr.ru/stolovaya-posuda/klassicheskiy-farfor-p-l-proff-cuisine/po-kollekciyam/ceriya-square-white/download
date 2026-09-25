--- v0 (2026-06-05)
+++ v1 (2026-09-25)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 12:47</t>
+          <t>Прайс актуален на 26.09.2026 01:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1162,565 +1162,565 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99004037</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F0190-4.8 (кор=48шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл 11,8*11,8 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  325 мл 11,8*11,8 см h7 см емкость для закусок квадратный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>357</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>9651</v>
+        <v>9342</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91623104</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F1320-5 (кор=48шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>317</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3775</v>
+        <v>3149</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99004053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>F0190-6 (кор=36шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14,6*14,6 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл 14,6*14,6 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>499</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>10293</v>
+        <v>10172</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>91623105</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>F1320-6 (кор=30шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>271</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4490</v>
+        <v>4475</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99004049</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F0009-6.75  (кор=48шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 16,5*16,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 16,5*16,5 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>204</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222696</t>
+          <t>99004050</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0009-8 (ко=36шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 20*20 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>537</v>
+        <v>275</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1173</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>99004050</t>
+          <t>81222696</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F0009-8 (ко=36шт)</t>
+          <t>F0007-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>275</v>
+        <v>537</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>1151</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99004004</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>F0018-8.5 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21,5*21,5 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 21,5*21,5 см h2,2 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>343</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99004043</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F0009-9.25</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 23*23 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 23*23 см h2 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>344</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222697</t>
+          <t>99004032</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0018-10 (кор=12шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Тарелка 25*25 см h2,5 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>973</v>
+        <v>483</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1139</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99004032</t>
+          <t>81222697</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F0018-10 (кор=12шт)</t>
+          <t>F0007-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>483</v>
+        <v>973</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>1139</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99004005</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>F0009-10.25  (кор=18</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26*26 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 26*26 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>433</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222698</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0007-11 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1153</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1188</v>
+        <v>1098</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99004048</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>F0018-12  (кор=12шт)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*29 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 29*29 см h3 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>745</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>99004006</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F0009-11.75 (к=12шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29,5*29,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 29,5*29,5 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>591</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81223342</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>F2923-12/99005085</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 30*30 см h1,5 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1853</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>