--- v0 (2026-06-05)
+++ v1 (2026-10-23)
@@ -558,50 +558,66 @@
                                 <Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image355.jpg"/>
                                 <Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image356.jpg"/>
                                 <Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image357.jpg"/>
                                 <Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image358.jpg"/>
                                 <Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image359.jpg"/>
                                 <Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image360.jpg"/>
                                 <Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image361.jpg"/>
                                 <Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image362.jpg"/>
                                 <Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image363.jpg"/>
                                 <Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image364.jpg"/>
                                 <Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image365.jpg"/>
                                 <Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image366.jpg"/>
                                 <Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image367.jpg"/>
                                 <Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image368.jpg"/>
                                 <Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image369.jpg"/>
                                 <Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image370.jpg"/>
                                 <Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image371.jpg"/>
                                 <Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image372.jpg"/>
                                 <Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image373.jpg"/>
                                 <Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image374.jpg"/>
                                 <Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image375.jpg"/>
                                 <Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image376.jpg"/>
                                 <Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image377.jpg"/>
                                 <Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image378.jpg"/>
                                 <Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image379.jpg"/>
+                                <Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image380.jpg"/>
+                                <Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image381.jpg"/>
+                                <Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image382.jpg"/>
+                                <Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image383.jpg"/>
+                                <Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image384.jpg"/>
+                                <Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image385.jpg"/>
+                                <Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image386.jpg"/>
+                                <Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image387.jpg"/>
+                                <Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image388.jpg"/>
+                                <Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image389.jpg"/>
+                                <Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image390.jpg"/>
+                                <Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image391.jpg"/>
+                                <Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image392.jpg"/>
+                                <Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image393.jpg"/>
+                                <Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image394.jpg"/>
+                                <Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image395.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -12654,50 +12670,562 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="379" name="Image379"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Image380"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Image381"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Image382"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Image383"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Image384"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Image385"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Image386"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Image387"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Image388"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Image389"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Image390"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Image391"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Image392"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Image393"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Image394"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Image395"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -12971,78 +13499,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J382"/>
+  <dimension ref="A2:J398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 11:17</t>
+          <t>Прайс актуален на 23.10.2026 20:00</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -13075,1630 +13603,1630 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200067</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1614-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 30,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для пиццы 30,5 см h1,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1073</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2266</v>
+        <v>2058</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 31 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 31 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>620</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>91623107</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>91623107 / P5179331</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>635</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>99000093</t>
+          <t>81223914</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>F3002-9 кор=18/3</t>
+          <t>F1512-10.5</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>977</v>
+        <v>1038</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>329</v>
+        <v>894</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>99000097</t>
+          <t>81223344</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>F3000-10 (кор=20/2</t>
+          <t>F2898-12/71047042</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо для подачи 30,5*24,5 см h1,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>873</v>
+        <v>1259</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>472</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222708</t>
+          <t>81200080</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1506-10 (кор=12/1</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для фруктов 26 см h8,7 см белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1537</v>
+        <v>1293</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>293</v>
+        <v>577</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>99000096</t>
+          <t>81200081</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F3014-10.5  кор=12/3</t>
+          <t>F1506-12 (кор=6/1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для фруктов 30 см h9 см белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1473</v>
+        <v>1988</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>1292</v>
       </c>
       <c r="I12" s="10">
-        <v>628</v>
+        <v>519</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81223914</t>
+          <t>81221826</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>F1512-10.5</t>
+          <t>ZA0367-6-FR</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо квадратное 16*16 см h5,4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1038</v>
+        <v>1237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>935</v>
+        <v>1319</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>99000094</t>
+          <t>81200034</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>F3002-11 (кор=12/3</t>
+          <t>F2934BY-8.5W (кор=24шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 28*23 см h 5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо квадратное 21,5*21,5 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1299</v>
+        <v>973</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I14" s="10">
-        <v>3</v>
+        <v>614</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223344</t>
+          <t>99000153</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>F2898-12/71047042</t>
+          <t>F2934BY-10W кор=18/3</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*24,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 25*25 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1259</v>
+        <v>1273</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>827</v>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>639</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99000092</t>
+          <t>99000192</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F3001-8 кор=16/2</t>
+          <t>F2934 (кор=18/3</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
+          <t>Блюдо квадратное 25,5*25,5 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1037</v>
+        <v>873</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>65</v>
+        <v>549</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81200080</t>
+          <t>81222052</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>F1506-10 (кор=12/1</t>
+          <t>ZA0380-11-FR</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для фруктов 26 см h8,7 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1293</v>
+        <v>1537</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>783</v>
+        <v>638</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81200081</t>
+          <t>81200035</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>F1506-12 (кор=6/1</t>
+          <t>F2934BY-12W (кор=12шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для фруктов 30 см h9 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо квадратное 30*30 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1988</v>
+        <v>1564</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1016</v>
       </c>
       <c r="I18" s="10">
-        <v>615</v>
+        <v>1220</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81221826</t>
+          <t>81221825</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0368-9.5-FR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 16*16 см h5,4 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1237</v>
+        <v>1637</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1348</v>
+        <v>934</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81200034</t>
+          <t>81223906</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-8.5W (кор=24шт)</t>
+          <t>F2858-10</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 21,5*21,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>973</v>
+        <v>854</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>614</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>99000153</t>
+          <t>99000092</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-10W кор=18/3</t>
+          <t>F3001-8 кор=16/2</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25*25 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо круглое для подачи d 20,5 см h8,8 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1273</v>
+        <v>1037</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>647</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99000192</t>
+          <t>99004022</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>F2934 (кор=18/3</t>
+          <t>F1237-8 /P5123420</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25,5*25,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 20*14 см h1,5 см для закусок белое фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>873</v>
+        <v>237</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>637</v>
+        <v>3260</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222052</t>
+          <t>81223915</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1476-8.25</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 20,5*3,5 см h2,8 см для закусок, оливок белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1537</v>
+        <v>193</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I23" s="10">
-        <v>773</v>
+        <v>906</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200035</t>
+          <t>99004076</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>F2934BY-12W (кор=12шт)</t>
+          <t>F0225-8.5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 30*30 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 21,5*11,5 см h3,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1564</v>
+        <v>298</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1220</v>
+        <v>183</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81221825</t>
+          <t>81222681</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>ZA0368-9.5-FR</t>
+          <t>F1379-9 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1637</v>
+        <v>473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1101</v>
+        <v>867</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81222573</t>
+          <t>81222680</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1041-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1147</v>
+        <v>623</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>697</v>
+        <v>2256</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81223906</t>
+          <t>99004008</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>F2858-10</t>
+          <t>F1237-10/ P5123425</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>854</v>
+        <v>370</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>3865</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81222574</t>
+          <t>81222682</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1379-11 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1637</v>
+        <v>773</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>908</v>
+        <v>1287</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>99004022</t>
+          <t>81223339</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>F1237-8 /P5123420</t>
+          <t>4012635 /F1134-12 к=</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20*14 см белое фарфор P.L. Proff Cuisine [10]</t>
+          <t>Блюдо овальное 29,5*12 см h2,8 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>237</v>
+        <v>413</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>3830</v>
+        <v>358</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81223915</t>
+          <t>99004025</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>F1476-8.25</t>
+          <t>F1237-12 (кор=24/4</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 20,5*3,5 см h2,8 см для оливок белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 30*21 см h2 см белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>193</v>
+        <v>597</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1007</v>
+        <v>3845</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>99004076</t>
+          <t>81222684</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>F0225-8.5 (кор=72 шт)</t>
+          <t>F0112-12 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 21,5*11,5 см с ручками белое фарфор P.L. Proff Cuisine [9]</t>
+          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>298</v>
+        <v>1297</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>437</v>
+        <v>1094</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222681</t>
+          <t>99000193</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A043-12</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 22,5*12,3 см h2,1 см для подачи белое фарфор NEW P.L. Proff Cuisine [10]</t>
+          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>473</v>
+        <v>344</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>949</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81222680</t>
+          <t>81233128</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>F1041-10 (кор=30шт)</t>
+          <t>ZA0385-12.5-MD</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 24,4*14,5 см h1,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [5]</t>
+          <t>Блюдо овальное 31,5*23,3 см h3,5 см Marine White Moon P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>623</v>
+        <v>1923</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2322</v>
+        <v>343</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>99004008</t>
+          <t>81200060</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>F1237-10 (кор=36шт)</t>
+          <t>F1962 (кор=12/3</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 25*18 см h2,3 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 32*21 см h2,5 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>370</v>
+        <v>649</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>4063</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222682</t>
+          <t>81222683</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>F1379-11 (кор=36 шт)</t>
+          <t>F1379-13 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 27,5*15 см h2,3 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>773</v>
+        <v>1097</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1561</v>
+        <v>594</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81223339</t>
+          <t>81223340</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>4012635 /F1134-12 к=</t>
+          <t>F1134-14/4012968</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 29,5*12 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное 35*13,5 см h3,3 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>413</v>
+        <v>779</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>499</v>
+        <v>335</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>99004025</t>
+          <t>99004033</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>F1237-12 (кор=24/4</t>
+          <t>Р5123436/F1237-14</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 35*24,5 см h2,7 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>597</v>
+        <v>887</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4145</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222684</t>
+          <t>81233129</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0385-15.5-MD</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*21,5 см h3 см с бортом белое фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 36,8*26,8 см h4 см Marine White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1297</v>
+        <v>2370</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1114</v>
+        <v>440</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>99000193</t>
+          <t>81223341</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>A043-12</t>
+          <t>F1134-16/4012969</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 30*28 см h3,5 см "Ракушка" Seashell White P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное 40*16 см h3,5 см белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>344</v>
+        <v>1073</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>482</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81200060</t>
+          <t>99000093</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>F1962 (кор=12/3</t>
+          <t>F3002-9 кор=18/3</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32*21 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 22,5*18,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>649</v>
+        <v>977</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222683</t>
+          <t>99000097</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3000-10 (кор=20/2</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32,7*17,8 см h2,7 см для подачи белое фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Блюдо овальное для подачи 25,5*15 см h4,5 см Organic белое фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1097</v>
+        <v>873</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>610</v>
+        <v>316</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81223340</t>
+          <t>81222708</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>F1134-14/4012968</t>
+          <t>F3006-10 (кор=8 шт)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*13,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 25,5*18,5 см h8,4 см Organic 300 мл белое фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>779</v>
+        <v>1537</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>553</v>
+        <v>273</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>99004033</t>
+          <t>99000096</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>Р5123436/F1237-14</t>
+          <t>F3014-10.5  кор=12/3</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 35*24,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное для подачи 25,8*20,5 см h5,5 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>887</v>
+        <v>1473</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81223341</t>
+          <t>99000094</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>F1134-16/4012969</t>
+          <t>F3002-11 (кор=12/3</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 40*16 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо овальное для подачи 28*23 см h5,7 см Organic белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1073</v>
+        <v>1299</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>641</v>
+        <v>1</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>91623111</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>P8092315 / P91623111</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 15*8 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 15*8 см h2 см для ошибори белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>105</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81222673</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-8 (кор-48шт)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>583</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I46" s="10">
         <v>714</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81222075</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-9-R</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>957</v>
+        <v>1173</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>1491</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81222073</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-9-R</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1097</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>434</v>
+        <v>388</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>99004034</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>F033-10  (кор=30шт)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 24*15 см белое фарфор P.L. Proff Cuisine [8]</t>
+          <t>Блюдо прямоугольное 24*15 см h2,2 см белое фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>447</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>290</v>
       </c>
       <c r="I49" s="10">
-        <v>1554</v>
+        <v>1089</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>99000076</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>F1871-10</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>573</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81221554</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>F2935-10</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 25*12 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>438</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81222674</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>973</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81200076</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>F3096-10 (кор=16шт)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 25*16 см h4 см 250 мл Oyster белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14707,100 +15235,100 @@
         <v>687</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
         <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>99004110</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>F2065-10.5 (кор=36/6</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 26*17 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 26*17 см h2 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>547</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1619</v>
+        <v>1574</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>99004026</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>F0033-12  (кор=24/6</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 29,5*18,5 см белое фарфор P.L. Proff Cuisine [6]</t>
+          <t>Блюдо прямоугольное 29,5*18,5 см h3,8 см белое фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>837</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I55" s="10">
-        <v>2290</v>
+        <v>2114</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81221555</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>F2935-12</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*14 см h1,3 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14821,598 +15349,598 @@
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81200047</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>F2856-12 (кор=12)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>837</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I57" s="10">
-        <v>780</v>
+        <v>561</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>99004105</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>F2065-12 (кор= 20/4</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30*20 см белое фарфор P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 30*20 см h2,5 см белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>813</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>779</v>
+        <v>523</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81222675</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-12 (кор-24)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1213</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I59" s="10">
         <v>1185</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>99000082</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>F1871-12</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*18 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30,5*18 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>813</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>440</v>
+        <v>365</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81221827</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0370-12-FR</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*12 см h3 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо прямоугольное 30,6*12 см h3 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1857</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1280</v>
+        <v>1203</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81221828</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0369-12-FR</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*6 см h2,8 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 30,6*6 см h2,8 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1237</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1003</v>
+        <v>981</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>99000157</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>F2935FB-12W кор=24/3</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 31*14 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 31*14 см h1,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1037</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I63" s="10">
-        <v>475</v>
+        <v>446</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81200077</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>F3096-12 (кор=12/3</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>1037</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81222071</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-12-R</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1773</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>1152</v>
       </c>
       <c r="I65" s="10">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>99002050</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>F3670-13WY (кор=20шт</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1213</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>157</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81222065</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0461-13-FR</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 33*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1687</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81222076</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-13-R</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1278</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81200759</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>F3674-13WY (кор=12/3</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1213</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81222074</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0600-13-R</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1777</v>
+        <v>2143</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>1392</v>
       </c>
       <c r="I70" s="10">
-        <v>1</v>
+        <v>659</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81222051</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0594-13.75-FR</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*8 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 34*8 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1327</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99000187</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>F2856-14 (кор=12/3)</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1293</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>840</v>
       </c>
       <c r="I72" s="10">
-        <v>773</v>
+        <v>473</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81221824</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0382-14-FR</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>999</v>
+        <v>1123</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>763</v>
+        <v>1139</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>99000160</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>CDP010W (кор=12шт)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*15 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15421,10493 +15949,11037 @@
         <v>1095</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>91623110</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>91623110 / P5179036</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*21 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>472</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
         <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>99004106</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>F2065-14 кор=15/3</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*23,5 см белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо прямоугольное 36*23,5 см h2,5 см белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>1053</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>778</v>
+        <v>544</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81200046</t>
+          <t>99000156</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>F2939-13.75 (кор=8шт)</t>
+          <t>99000156 (кор=8шт)</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1453</v>
+        <v>1619</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>1052</v>
       </c>
       <c r="I77" s="10">
-        <v>52</v>
+        <v>821</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>99000156</t>
+          <t>81200046</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>99000156 (кор=8шт)</t>
+          <t>F2939-13.75 (кор=8шт)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*25,5 см Relief белое с черным бортом фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>1619</v>
+        <v>1453</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>842</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81222072</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-14-R</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>2637</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>456</v>
+        <v>424</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81222066</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0438-16-FR</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1187</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>698</v>
+        <v>574</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81222064</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0461-16-FR</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 41*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>2097</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>1363</v>
       </c>
       <c r="I81" s="10">
         <v>511</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81222063</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0599-17-FR</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 43*7 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 43*7 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1973</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>1282</v>
       </c>
       <c r="I82" s="10">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81222585</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0396-5-ME</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>357</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>1777</v>
+        <v>1706</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81222587</t>
+          <t>81233132</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0396-5-MD</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>387</v>
+        <v>443</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2123</v>
+        <v>284</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81222050</t>
+          <t>81222587</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0398-6-ME</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см чайное для чашки арт. 81221800 White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>549</v>
+        <v>387</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>1142</v>
+        <v>2014</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81222589</t>
+          <t>81233133</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>ZA0647-6.5-AR-ME</t>
+          <t>ZA0398-6-MD</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>597</v>
+        <v>497</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1167</v>
+        <v>211</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81200083</t>
+          <t>81222050</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>F1956 (кор=144шт)</t>
+          <t>ZA0570-6-ar</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Блюдце для соусника арт. 81200082 Asymmetry 18*9 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдце d 15 см чайное для чашки арт. 81221800 White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>162</v>
+        <v>549</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>662</v>
+        <v>989</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>99002202</t>
+          <t>81222589</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>F3667 (кор=36)</t>
+          <t>ZA0647-6.5-AR-ME</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Бульонная пара 320 мл d 10,5 см h6 см белая фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>507</v>
+        <v>597</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>18446</v>
+        <v>1138</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81222198</t>
+          <t>81200083</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1956 (кор=144шт)</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Бульонная пара 320 мл d 11 см h5,5 см белая Glory Eco Stackable P.L. Proff Cuisine [6]</t>
+          <t>Блюдце для соусника арт. 81200082 Asymmetry 18*9 см h2 см белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>397</v>
+        <v>162</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>8620</v>
+        <v>662</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81200745</t>
+          <t>99002202</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>F1550</t>
+          <t>F3667 (кор=36)</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Бульонная пара 350 мл d 11,5 см h6 см белая фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Бульонная пара 320 мл d 10,5 см h6 см белая фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>607</v>
+        <v>507</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>5737</v>
+        <v>16399</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81200747</t>
+          <t>81222198</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>F1023-5 кор=48/6</t>
+          <t>20416-23</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 300 мл d 11,8 см h5,5 см белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Бульонная пара 320 мл d 11 см h5,5 см белая Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>317</v>
+        <v>397</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>866</v>
+        <v>7184</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>99004051</t>
+          <t>81200745</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>F1625 (кор=36/3</t>
+          <t>F1550</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 450 мл d 11 см h10,5 см горшочек "Лев" белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Бульонная пара 350 мл d 11,5 см h6 см белая фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>437</v>
+        <v>607</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>9930</v>
+        <v>5198</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81229855</t>
+          <t>81200747</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1023-5 кор=48/6</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 500 мл d 15 см h5,5 см White Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 300 мл d 11,8 см h5,5 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>913</v>
+        <v>317</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>904</v>
+        <v>210</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81223268</t>
+          <t>99004051</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>F3780-7 кор=40/5</t>
+          <t>F1625 (кор=36/3</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
+          <t>Бульонница 450 мл d 11 см h10,5 см горшочек "Лев" белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>633</v>
+        <v>437</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>9445</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>*99004112</t>
+          <t>81229855</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>P0274415 (кор=32шт)</t>
+          <t>52626</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Бульонница мисосупница 175 мл d 14,5 см h7 см с крышкой белая фарфор "Kunst Werk Bl" P.L. [6]</t>
+          <t>Бульонница 500 мл d 15 см h5,5 см White Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>102.3</v>
+        <v>913</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>194</v>
+        <v>840</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81200589/1</t>
+          <t>81223268</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>81200589/1</t>
+          <t>F3780-7 кор=40/5</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Бульонница мисосупница 325 мл d 12,3 см h8,5 см с крышкой белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Бульонница 550 мл d 15,8 см h4,5 см с ручками белая фарфор P.L. Proff Cuisine [5]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>373</v>
+        <v>633</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>12101</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81229568</t>
+          <t>*99004112</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>F0674-6</t>
+          <t>P0274415 (кор=32шт)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Бульонница мисосупница 450 мл d 15,3 см h10,5 см с крышкой белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Бульонница мисосупница 175 мл d 14,5 см h7 см с крышкой белая фарфор "Kunst Werk Bl" P.L. [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>664</v>
+        <v>102.3</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>3120</v>
+        <v>139</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>99002290</t>
+          <t>81200589/1</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>F1408 (кор=6/2шт)</t>
+          <t>81200589/1</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
+          <t>Бульонница мисосупница 325 мл d 12,3 см h8,5 см с крышкой белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2757</v>
+        <v>373</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>242</v>
       </c>
       <c r="I98" s="10">
-        <v>77</v>
+        <v>11721</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>99000108</t>
+          <t>81229568</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>C88683</t>
+          <t>F0674-6</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
+          <t>Бульонница мисосупница 450 мл d 15,3 см h10,5 см с крышкой белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>4331</v>
+        <v>664</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81243103</t>
+          <t>99002290</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>F1408-Y-W</t>
+          <t>F1408 (кор=6/2шт)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>4237</v>
+        <v>2757</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>447</v>
+        <v>10</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81200085</t>
+          <t>99000108</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>F1665 (кор=4/1</t>
+          <t>C88683</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>5023</v>
+        <v>4331</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>267</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81243098</t>
+          <t>81243103</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>F1272C-W</t>
+          <t>F1408-Y-W</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>5774</v>
+        <v>4237</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>103</v>
+        <v>417</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81002102</t>
+          <t>81200085</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>C88117</t>
+          <t>F1665 (кор=4/1</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h70 мм фарфор 520*315*70 мм 4,5 л белая SUNNEX</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>8483</v>
+        <v>5023</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>104</v>
+        <v>196</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>99002292</t>
+          <t>81243098</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>F1410 (кор=12/2</t>
+          <t>F1272C-W</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1473</v>
+        <v>5774</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>995</v>
+        <v>101</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81243100</t>
+          <t>81002102</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>F1410C-W</t>
+          <t>C88117</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h70 мм фарфор 520*315*70 мм 4,5 л белая SUNNEX</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>2073</v>
+        <v>8483</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>5513</v>
       </c>
       <c r="I105" s="10">
-        <v>689</v>
+        <v>104</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81200084</t>
+          <t>99002292</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>F1666 (кор=8/1</t>
+          <t>F1410 (кор=12/2</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>2493</v>
+        <v>1473</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>526</v>
+        <v>761</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81243105</t>
+          <t>81243100</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>F1273BG-W</t>
+          <t>F1410C-W</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>3257</v>
+        <v>2073</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>382</v>
+        <v>654</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>99000107</t>
+          <t>81200084</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>C88217</t>
+          <t>F1666 (кор=8/1</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>2568</v>
+        <v>2493</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81221553</t>
+          <t>81243105</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1273BG-W</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>1185</v>
+        <v>3257</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>275</v>
+        <v>203</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81243106</t>
+          <t>99000107</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>F1274BL-W</t>
+          <t>C88217</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>2137</v>
+        <v>2568</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>337</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81243099</t>
+          <t>81221553</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>F2142C-W</t>
+          <t>F1411BG-W</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>3773</v>
+        <v>1185</v>
       </c>
       <c r="H111" s="9">
-        <v/>
+        <v>770</v>
       </c>
       <c r="I111" s="10">
-        <v>126</v>
+        <v>260</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81223267</t>
+          <t>81243106</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>F3779-4.5 кор=48/4</t>
+          <t>F1274BL-W</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Емкость конверт для фри и снэков Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>516</v>
+        <v>2137</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>99004091</t>
+          <t>81243099</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>P7061007 кор=72/6</t>
+          <t>F2142C-W</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл белая d 7,5 см h4,5 см фарфор Stackable P.L. Proff Cuisine [6]</t>
+          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>193</v>
+        <v>3773</v>
       </c>
       <c r="H113" s="9">
-        <v/>
+        <v>2452</v>
       </c>
       <c r="I113" s="10">
-        <v>5628</v>
+        <v>120</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>99002219</t>
+          <t>81223267</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>F3664 кор=72/6</t>
+          <t>F3779-4.5 кор=48/4</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 70 мл белая d 5,4 см h5,8 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Емкость конверт для закусок, фри, снэков Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>243</v>
+        <v>516</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>5620</v>
+        <v>0</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81222189</t>
+          <t>99004091</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7061007 кор=72/6</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
+          <t>Кофейная пара 100 мл белая d 7,5 см h4,5 см фарфор Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>276</v>
+        <v>193</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I115" s="10">
-        <v>5523</v>
+        <v>4916</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81221558</t>
+          <t>99002219</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3664 кор=72/6</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 8 см h8,7 см фарфор Stackable P.L. Proff Cuisine [1]</t>
+          <t>Кофейная пара 70 мл белая d 5,4 см h5,8 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>4661</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>99002190</t>
+          <t>81222189</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>F2514 (кор=48шт)</t>
+          <t>20416-13</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл белая d 7,6 см h9,4 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>357</v>
+        <v>276</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>179</v>
       </c>
       <c r="I117" s="10">
-        <v>351</v>
+        <v>5522</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81221561</t>
+          <t>81221558</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2155</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл белая d 7,8 см h11 см фарфор P.L. Proff Cuisine [1]</t>
+          <t>Кружка 250 мл белая d 8 см h8,7 см фарфор Stackable P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>344</v>
+        <v>250</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>9305</v>
+        <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81200734</t>
+          <t>99002190</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>FF3328</t>
+          <t>F2514 (кор=48шт)</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Кружка 330 мл белая d 8,4 см h13,2 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 300 мл белая d 7,6 см h9,4 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>936</v>
+        <v>321</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81229557</t>
+          <t>81221561</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>F1589</t>
+          <t>F1050</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл белая d 9,4 см h11,3 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 320 мл белая d 7,8 см h11 см фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>488</v>
+        <v>344</v>
       </c>
       <c r="H120" s="9">
-        <v/>
+        <v>223</v>
       </c>
       <c r="I120" s="10">
-        <v>5153</v>
+        <v>9256</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81229555</t>
+          <t>81200734</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>F2779</t>
+          <t>FF3328</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая d 9,8 см h10,3 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 330 мл белая d 8,4 см h13,2 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>543</v>
+        <v>373</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>3011</v>
+        <v>509</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81222593</t>
+          <t>81229557</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1589</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 81222592 Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Кружка 400 мл белая d 9,4 см h11,3 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="H122" s="9">
-        <v/>
+        <v>317</v>
       </c>
       <c r="I122" s="10">
-        <v>499</v>
+        <v>5160</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>99002274</t>
+          <t>81229555</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>INQ-26/1 (кор=192шт)</t>
+          <t>F2779</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 99002268 белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Кружка 500 мл белая d 9,8 см h10,3 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>38.5</v>
+        <v>543</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>107</v>
+        <v>2636</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>99002280</t>
+          <t>81222593</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>INQ-3150313/1 (кор=288шт)</t>
+          <t>ZA0648g-500-y-ME</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 99002279 белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Крышка для чайника арт. 81222592 White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>38.5</v>
+        <v>473</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>1244</v>
+        <v>497</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>99005029</t>
+          <t>99002280</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>F2505 (кор=192/24</t>
+          <t>INQ-3150313/1 (кор=288шт)</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Ложка для комплимента соусник 20 мл белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Крышка для чайника арт. 99002279 белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>213</v>
+        <v>38.5</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>1283</v>
+        <v>1224</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>99005030</t>
+          <t>99005029</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>F1235 (кор=192шт)</t>
+          <t>F2505 (кор=192/24</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Ложка для комплимента соусник 30 мл белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Ложка для комплимента соусник 20 мл 10,5*5 см h3 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>3200</v>
+        <v>1195</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81229565</t>
+          <t>99005030</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>F1688-6</t>
+          <t>F1235 (кор=192шт)</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мисосупа 15 см белая фарфор P.L. Proff Cuisine [10]</t>
+          <t>Ложка для комплимента соусник 30 мл 9,5*6 см h2 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>180</v>
+        <v>147</v>
       </c>
       <c r="H127" s="9">
-        <v/>
+        <v>95</v>
       </c>
       <c r="I127" s="10">
-        <v>4777</v>
+        <v>3198</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81229566</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>F1470-6</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мисосупа 15 см белая фарфор P.L. Proff Cuisine [20]</t>
+          <t>Ложка для мисосупа 15*4,5 см h2 см белая фарфор P.L. Proff Cuisine [20]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>195</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>272</v>
+        <v>58</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81222699</t>
+          <t>81229565</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1688-6</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Ложка для мисосупа 15*5,7 см h2,5 см белая фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>735</v>
+        <v>180</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>117</v>
       </c>
       <c r="I129" s="10">
-        <v>573</v>
+        <v>4746</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81222702</t>
+          <t>81222699</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2361-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Менажница 20*16 см h4,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>537</v>
+        <v>735</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>263</v>
+        <v>563</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81222701</t>
+          <t>81222702</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0489-9.25 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Менажница 23,5*8 см h4,6 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>537</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81222703</t>
+          <t>81222701</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0531-9.5 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Менажница 24*10,5 см h2 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>623</v>
+        <v>537</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81223358</t>
+          <t>81222703</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>F0172-10  *99004078к</t>
+          <t>F1078-12.5 (КОР=36 ШТ)</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 24 см 5 отделений белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Менажница 30,8*11 см h2,5 см 3 отделения белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>773</v>
+        <v>623</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>160</v>
+        <v>298</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>99004079</t>
+          <t>81223358</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>F0172-12.5 кор=12/3</t>
+          <t>F0172-10  *99004078к</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 31 см 5 отделений белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Менажница d 24 см h2,8 см 5 отделений белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1437</v>
+        <v>773</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>602</v>
+        <v>64</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81222700</t>
+          <t>99004079</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0172-12.5 кор=12/3</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Менажница d 31 см h3,5 см 5 отделений белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>4023</v>
+        <v>1437</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>289</v>
+        <v>531</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81223348</t>
+          <t>81222700</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>F0740/99005811</t>
+          <t>F1586-16 (кор=6 шт)</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Молочник 120 мл белый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Менажница d 39,5 см h4,5 см 6 отделений белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>193</v>
+        <v>4023</v>
       </c>
       <c r="H136" s="9">
-        <v/>
+        <v>2614</v>
       </c>
       <c r="I136" s="10">
-        <v>3292</v>
+        <v>283</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>99002213</t>
+          <t>81223348</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>F3666 (кор=240/12</t>
+          <t>F0740/99005811</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Молочник 50 мл "Кажуб" белый фарфор P.L. Proff Cuisine [20]</t>
+          <t>Молочник 120 мл d 6,3 см h8,5 см белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>137</v>
+        <v>193</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>5749</v>
+        <v>2861</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81222690</t>
+          <t>99002213</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3666 (кор=240/12</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Молочник 70 мл d 5,4 см h7,2 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+          <t>Молочник 50 мл d 4,7 см h5 см "Кажуб" белый фарфор P.L. Proff Cuisine [20]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>137</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>1234</v>
+        <v>2962</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81222583</t>
+          <t>81222690</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0741 (кор= 96 шт)</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Молочник 70 мл d 5,4 см h7,2 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>397</v>
+        <v>137</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>1551</v>
+        <v>816</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81221559</t>
+          <t>81222583</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0394-100-ME</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 2 предмета Яйцо на подставке белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>434</v>
+        <v>397</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>785</v>
+        <v>1529</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>99004011</t>
+          <t>81221559</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>F0597 кор=24</t>
+          <t>F2004S+F2004P+F2006</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 3 предмета 12,5*6,7 см h9 см белый фарфор, P.L. Proff Cuisine [1]</t>
+          <t>Набор для специй 2 предмета 10,2*6,5 см h6,5 см Яйцо на подставке белый фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>317</v>
+        <v>434</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>5848</v>
+        <v>768</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>99004054</t>
+          <t>99004011</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>F0598-5.25 кор=48</t>
+          <t>F0597 кор=24</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Набор для специй 3 предмета на подставке белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Набор для специй 3 предмета 12,5*6,7 см h9 см белый фарфор, P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>613</v>
+        <v>318</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>3578</v>
+        <v>5375</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81222677</t>
+          <t>99004054</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0598-5.25 кор=48</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Перечница d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Набор для специй 3 предмета 13,5*5,4 см h6,7 см на подставке белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>97</v>
+        <v>613</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>1052</v>
+        <v>2689</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81222678</t>
+          <t>81222677</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0592-p (кор=144шт)</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Подставка для ложки 7,6*5,5 см h1,9 см белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Перечница d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>1351</v>
+        <v>941</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81221822</t>
+          <t>81222678</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2073</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Подставка для ложки 7,6*5,5 см h1,9 см фуршетная белый фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>1673</v>
+        <v>113</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1120</v>
+        <v>1312</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81229856</t>
+          <t>81222706</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1154-5.5 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 24 см h5,7 cм White Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Салатник  125 мл 13,8*13,2 см h6,4/2,5 см скошенный емкость для закусок белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>2137</v>
+        <v>273</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>1232</v>
+        <v>1823</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>99002244</t>
+          <t>81222571</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>F3669-10WY (кор=18/3</t>
+          <t>ZA 0510-4-ME</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок Matt White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1213</v>
+        <v>703</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1092</v>
+        <v>630</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81222706</t>
+          <t>81223909</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3004-6</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Салатник 125 мл 13,8*13,2 см h6,4/2,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  150 мл d 15 см h6,5/5 см емкость для закусок Nut Shell белый фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>273</v>
+        <v>673</v>
       </c>
       <c r="H148" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I148" s="10">
-        <v>2277</v>
+        <v>863</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81222196</t>
+          <t>81223907</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3010-6</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>387</v>
+        <v>744</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>1893</v>
+        <v>922</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81229854</t>
+          <t>81200724</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1154-7 (кор=48/6</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h6,8 cм White Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл d 17,5 см h8/3 см скошенный емкость для закусок белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>2387</v>
+        <v>457</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1726</v>
+        <v>911</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>99004036</t>
+          <t>81222707</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>Н0818 (кор=24шт) 5</t>
+          <t>F2627-6.5 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл d 20 см h9,5 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  175 мл 16,3*11 см h9,5/4,5 см скошенный емкость для закусок белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>762.3</v>
+        <v>637</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>1382</v>
+        <v>1125</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81222571</t>
+          <t>81222693</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>ZA 0510-4-ME</t>
+          <t>F1084-6 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 11,7 см h6,5 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  185 мл 15*15 см h4,5 см емкость для закусок с бортом Asymmetry белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>703</v>
+        <v>497</v>
       </c>
       <c r="H152" s="9">
-        <v/>
+        <v>323</v>
       </c>
       <c r="I152" s="10">
-        <v>679</v>
+        <v>1099</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81223909</t>
+          <t>81233120</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>F3004-6</t>
+          <t>ZA0388-7-MD</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h6,5/5 см Nut Shell белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>673</v>
+        <v>1373</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>935</v>
+        <v>294</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81223907</t>
+          <t>81222572</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>F3010-6</t>
+          <t>ZA0388-7-ME</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>744</v>
+        <v>1103</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>935</v>
+        <v>620</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81200724</t>
+          <t>81200723</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>F1154-7 (кор=48/6</t>
+          <t>F0271-7</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 17,5 см h8/3 см скошенный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  200 мл d 17,5 см h8,5/4,5 см скошенный емкость для закусок белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>1044</v>
+        <v>908</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81200073</t>
+          <t>81222080</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>F3094-15.25 (кор=10/2</t>
+          <t>ZA0510-6-ME</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок Matt White Moon P.L. [4]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>2437</v>
+        <v>1097</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>385</v>
+        <v>847</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81223912</t>
+          <t>81222054</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>F3011-10.75</t>
+          <t>ZA0041-4-FR</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  250 мл d 9,5 см h6 см емкость для закусок White Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>2537</v>
+        <v>607</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>389</v>
+        <v>707</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81229567</t>
+          <t>81222192</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>F1475-8</t>
+          <t>20416-16</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл миска для лапши d 20 см h10,5 см белая Panasia P.L. Proff Cuisine [3]</t>
+          <t>Салатник  265 мл d 12,7 см h4,4 см емкость для закусок белый фарфор Glory Eco P.L. [4]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>921</v>
+        <v>137</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>669</v>
+        <v>5572</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81222707</t>
+          <t>81200749</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3673-8.5WY (кор=24/</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл 16,3*11 см h9,5/4,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл 22*20 см h6/3 см емкость для закусок овальный Relief белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>637</v>
+        <v>993</v>
       </c>
       <c r="H159" s="9">
-        <v/>
+        <v>645</v>
       </c>
       <c r="I159" s="10">
-        <v>1173</v>
+        <v>3854</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81200042</t>
+          <t>99004035</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>F3003-13 (кор=8шт)</t>
+          <t>F0291-4.5 (кор=96шт)</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  300 мл d 11,5 см h5,9 см емкость для закусок белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>2137</v>
+        <v>173</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>0</v>
+        <v>4118</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81222693</t>
+          <t>81233121</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-9-MD</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Салатник 185 мл 15*15 см h4,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>497</v>
+        <v>1978</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>1171</v>
+        <v>1400</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81222572</t>
+          <t>81222078</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-9-ME</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h7 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1103</v>
+        <v>1673</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>684</v>
+        <v>336</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81200723</t>
+          <t>99004037</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>F0271-7</t>
+          <t>F0190-4.8 (кор=48шт)</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h8,5/4,5 см скошенный белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  325 мл 11,8*11,8 см h7 см емкость для закусок квадратный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>473</v>
+        <v>357</v>
       </c>
       <c r="H163" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I163" s="10">
-        <v>999</v>
+        <v>9318</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81223913</t>
+          <t>81200078</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>F3011-13</t>
+          <t>F1140-6 (кор=64/8</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл 15*13,5 см h7 см емкость для закусок Oyster белый фарфор P.L. [8]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>3037</v>
+        <v>407</v>
       </c>
       <c r="H164" s="9">
-        <v/>
+        <v>264</v>
       </c>
       <c r="I164" s="10">
-        <v>389</v>
+        <v>3541</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81200074</t>
+          <t>81200731</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>F3094-17.25 (кор=8/2</t>
+          <t>F1580-12 (кор=36/4</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  350 мл d 12 см h10/6 см скошенный емкость для закусок белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>3973</v>
+        <v>679</v>
       </c>
       <c r="H165" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I165" s="10">
-        <v>399</v>
+        <v>4613</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81200075</t>
+          <t>81200719</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>F3094-19.75 (кор=5шт</t>
+          <t>F0433-5 (кор=60шт)</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  350 мл d 12,7 см h4,6 см емкость для закусок белый фарфор P.L. [5]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>5597</v>
+        <v>193</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81222080</t>
+          <t>81222193</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-17</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 15 см h6,5 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  385 мл d 15 см h4,7 см емкость для закусок белый фарфор Glory Eco P.L. [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>1097</v>
+        <v>149</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>859</v>
+        <v>6504</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81222054</t>
+          <t>81222694</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 9,5 см h6 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>503</v>
+        <v>713</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81222057</t>
+          <t>99004010</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0291-5 (кор=48ш)</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  425 мл d 13 см h6,5 см белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>3057</v>
+        <v>280</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>602</v>
+        <v>6226</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81222192</t>
+          <t>91623104</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1320-5 (кор=48шт)</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Салатник 265 мл d 12,7 см h4,4 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник  440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>137</v>
+        <v>317</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>3150</v>
+        <v>3057</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81200749</t>
+          <t>81200043</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>F3673-8.5WY (кор=24/</t>
+          <t>F2853 (кор=48шт)</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 22*20 см h6/3 см овальный Relief белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>993</v>
+        <v>687</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>3911</v>
+        <v>266</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>99004035</t>
+          <t>81223910</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>F0291-4.5 (кор=96шт)</t>
+          <t>F3004-8</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 11,5 см h5,9 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>173</v>
+        <v>1178</v>
       </c>
       <c r="H172" s="9">
-        <v/>
+        <v>765</v>
       </c>
       <c r="I172" s="10">
-        <v>7241</v>
+        <v>943</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81222078</t>
+          <t>99004053</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0190-6 (кор=36шт)</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 22,5 см h6 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  500 мл 14,6*14,6 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1673</v>
+        <v>499</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>594</v>
+        <v>10130</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>99004037</t>
+          <t>81200040</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>F0190-4.8 (кор=48шт)</t>
+          <t>F3003-9 (кор=12/1</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл 11,8*11,8 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>357</v>
+        <v>865</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>9651</v>
+        <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81200078</t>
+          <t>81200720</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>F1140-6 (кор=64/8</t>
+          <t>F0433-6</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл 15*13,5 см h7 см Oyster белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Салатник  500 мл d 15 см h5,3 см белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>407</v>
+        <v>307</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>3636</v>
+        <v>1408</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81200731</t>
+          <t>81222695</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>F1580-12 (кор=36/4</t>
+          <t>F1084-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h10/6 см скошенный белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>679</v>
+        <v>1083</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>4769</v>
+        <v>1178</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81200719</t>
+          <t>81222055</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>F0433-5 (кор=60шт)</t>
+          <t>ZA0041-6-FR</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,7 см h4,6 см белый фарфор P.L. Proff Cuisine [5]</t>
+          <t>Салатник  550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>193</v>
+        <v>783</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>152</v>
+        <v>651</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81222058</t>
+          <t>81233122</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0384-6-MD</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 15 см h6 см Marine White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>3573</v>
+        <v>993</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>130</v>
+        <v>212</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81222193</t>
+          <t>81222077</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0384-6-ME</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Салатник 385 мл d 15 см h4,7 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  550 мл d 15 см h6 см Matt White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>149</v>
+        <v>823</v>
       </c>
       <c r="H179" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I179" s="10">
-        <v>8949</v>
+        <v>963</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81222694</t>
+          <t>81200079</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1141-6 (кор=48/6</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>713</v>
+        <v>473</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1183</v>
+        <v>810</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>99004010</t>
+          <t>81200721</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>F0291-5 (кор=48ш)</t>
+          <t>F1706-5 (кор= 48 шт)</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Салатник 425 мл d 13 см h6,5 см белый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Салатник  600 мл d 12 см h8 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>649</v>
+        <v>3578</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>91623104</t>
+          <t>81221821</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>F1320-5 (кор=48шт)</t>
+          <t>ZA0379-7-FR</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Салатник 440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>317</v>
+        <v>999</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>3775</v>
+        <v>1333</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81200043</t>
+          <t>81233119</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>F2853 (кор=48шт)</t>
+          <t>ZA0510-8-MD</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>687</v>
+        <v>2037</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>279</v>
+        <v>452</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81223910</t>
+          <t>81222081</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>F3004-8</t>
+          <t>ZA0510-8-ME</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>1178</v>
+        <v>1687</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>943</v>
+        <v>427</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>99004053</t>
+          <t>81222194</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>F0190-6 (кор=36шт)</t>
+          <t>20416-18</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14,6*14,6 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>499</v>
+        <v>193</v>
       </c>
       <c r="H185" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I185" s="10">
-        <v>10293</v>
+        <v>14491</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81200040</t>
+          <t>99002049</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>F3003-9 (кор=12/1</t>
+          <t>F3686-10WY (кор=12/3</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>865</v>
+        <v>1213</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81200720</t>
+          <t>99004029</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>F0433-6</t>
+          <t>F0291-6 (кор=32/4</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 15 см h5,3 см белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  680 мл d 15 см h7,2 см белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>307</v>
+        <v>338</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I187" s="10">
-        <v>3056</v>
+        <v>13339</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81222695</t>
+          <t>81223908</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3010-8</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>1083</v>
+        <v>1273</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>1192</v>
+        <v>926</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81222055</t>
+          <t>81221820</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0376-9-FR</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>783</v>
+        <v>1237</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>888</v>
+        <v>1249</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81222077</t>
+          <t>81223911</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3004-10</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>823</v>
+        <v>1678</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>1330</v>
+        <v>726</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81200079</t>
+          <t>91623105</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>F1141-6 (кор=48/6</t>
+          <t>F1320-6 (кор=30шт)</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Салатник 560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>473</v>
+        <v>271</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I191" s="10">
-        <v>829</v>
+        <v>4391</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81200721</t>
+          <t>81222195</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>F1706-5 (кор= 48 шт)</t>
+          <t>20416-19</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 12 см h8 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>3723</v>
+        <v>1664</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81221821</t>
+          <t>81221556</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0291-7</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник  850 мл d 17,5 см h8,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>999</v>
+        <v>430</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>1503</v>
+        <v>0</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81222081</t>
+          <t>81222704</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1580-15 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>1687</v>
+        <v>1143</v>
       </c>
       <c r="H194" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I194" s="10">
-        <v>918</v>
+        <v>1096</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81222059</t>
+          <t>81200041</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3003-11 (кор=8/1</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>7537</v>
+        <v>1559</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>329</v>
+        <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81222194</t>
+          <t>81200722</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1706-6 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Салатник 610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  900 мл d 15,3 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="H196" s="9">
-        <v/>
+        <v>131</v>
       </c>
       <c r="I196" s="10">
-        <v>17929</v>
+        <v>5623</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>99002049</t>
+          <t>81233136</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>F3686-10WY (кор=12/3</t>
+          <t>ZA0548-8-MD</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник 1000 мл d 20,5 см h5 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>1213</v>
+        <v>1653</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>99004029</t>
+          <t>81221822</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>F0291-6 (кор=32/4</t>
+          <t>ZA0379-9-FR</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Салатник 680 мл d 15 см h7,2 см белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>338</v>
+        <v>1673</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>14957</v>
+        <v>0</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81223908</t>
+          <t>81229856</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>F3010-8</t>
+          <t>60081-С к=16/4</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1000 мл d 24 см h5,7 cм White Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1273</v>
+        <v>2137</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>943</v>
+        <v>1113</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81221820</t>
+          <t>99002244</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3669-10WY (кор=18/3</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>1237</v>
+        <v>1213</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>1345</v>
+        <v>941</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81223911</t>
+          <t>81222196</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>F3004-10</t>
+          <t>20416-20</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Салатник 725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>1678</v>
+        <v>387</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>778</v>
+        <v>1851</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>91623105</t>
+          <t>81229854</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>F1320-6 (кор=30шт)</t>
+          <t>80579-С к=18/3</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1300 мл d 25 см h6,8 cм White Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>271</v>
+        <v>2387</v>
       </c>
       <c r="H202" s="9">
-        <v/>
+        <v>1551</v>
       </c>
       <c r="I202" s="10">
-        <v>4490</v>
+        <v>1700</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81222195</t>
+          <t>99004036</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Н0818 (кор=24шт) 5</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1400 мл d 20 см h9,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>277</v>
+        <v>762.3</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>1719</v>
+        <v>1320</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81221556</t>
+          <t>81200073</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>F0291-7</t>
+          <t>F3094-15.25 (кор=10/2</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 17,5 см h8,5 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>430</v>
+        <v>2437</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81222704</t>
+          <t>81223912</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3011-10.75</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Салатник 870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>1143</v>
+        <v>2537</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>1121</v>
+        <v>374</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81200041</t>
+          <t>81229567</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>F3003-11 (кор=8/1</t>
+          <t>F1475-8</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1500 мл миска для лапши d 20 см h10,5 см белый Panasia P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>1559</v>
+        <v>921</v>
       </c>
       <c r="H206" s="9">
-        <v/>
+        <v>598</v>
       </c>
       <c r="I206" s="10">
-        <v>0</v>
+        <v>669</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81200722</t>
+          <t>81200042</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>F1706-6 (кор=24 шт)</t>
+          <t>F3003-13 (кор=8шт)</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 15,3 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>202</v>
+        <v>2137</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>5721</v>
+        <v>0</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81229570</t>
+          <t>81223913</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>F0332B1-4.8W</t>
+          <t>F3011-13</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый голубой Рамекин фарфор P.L. [6]</t>
+          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>272</v>
+        <v>3037</v>
       </c>
       <c r="H208" s="9">
-        <v/>
+        <v>1974</v>
       </c>
       <c r="I208" s="10">
-        <v>977</v>
+        <v>381</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81229569</t>
+          <t>81200074</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>F0332Y-4.8W</t>
+          <t>F3094-17.25 (кор=8/2</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый желтый Рамекин фарфор P.L. [6]</t>
+          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>272</v>
+        <v>3973</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>962</v>
+        <v>389</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81229571</t>
+          <t>81200075</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>F0332G-4.8W</t>
+          <t>F3094-19.75 (кор=5шт</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый зеленый Рамекин фарфор P.L. [6]</t>
+          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>272</v>
+        <v>5597</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>991</v>
+        <v>151</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81229709</t>
+          <t>81222057</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>C883560-UK</t>
+          <t>ZB0049-12-FR</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый оранжевый Рамекин фарфор P.L. [6]</t>
+          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>417</v>
+        <v>3057</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>1690</v>
+        <v>546</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81222197</t>
+          <t>81222058</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZB0049-14-FR</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Салфетница 10,5*5,2 см h6,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>307</v>
+        <v>3573</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>5141</v>
+        <v>122</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>99004014</t>
+          <t>81222059</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>F3647 / 99004041  к=60/10</t>
+          <t>ZB0049-16-FR</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Салфетница 11,5*6 см белая фарфор P.L. Proff Cuisine [10]</t>
+          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>337</v>
+        <v>7537</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>7596</v>
+        <v>297</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>99000180</t>
+          <t>81233134</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>LQ-ВТ0018В</t>
+          <t>ZA0584-7-MD</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 350 мл d 10 см h15,5 см SENS белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник 900 мл d 18 см h6 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>66</v>
+        <v>1593</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>99004015</t>
+          <t>81229570</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>F3650 (кор=48/4</t>
+          <t>F0332B1-4.8W</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Сахарница 9,5*8 см белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый голубой Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>327</v>
+        <v>272</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>1912</v>
+        <v>926</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81222676</t>
+          <t>81229569</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332Y-4.8W</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Солонка d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый желтый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>97</v>
+        <v>272</v>
       </c>
       <c r="H216" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I216" s="10">
-        <v>238</v>
+        <v>956</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81200062</t>
+          <t>81229571</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>F2038 (кор=192/16шт)</t>
+          <t>F0332G-4.8W</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Соусник  20 мл 10*4,5 см h2 см "Лист" овальный белый фарфор P.L. Proff Cuisine [16]</t>
+          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый зеленый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>103</v>
+        <v>272</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>5221</v>
+        <v>986</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81200063</t>
+          <t>81229709</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>F0506-2.5 (кор=288/24шт)</t>
+          <t>C883560-UK</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Соусник  20 мл 7,2*4,8 см h1,8 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый оранжевый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>103</v>
+        <v>417</v>
       </c>
       <c r="H218" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I218" s="10">
-        <v>1070</v>
+        <v>1684</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81222267</t>
+          <t>81222197</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-21</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
+          <t>Салфетница 10,5*5,2 см h6,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>127</v>
+        <v>307</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>4144</v>
+        <v>4970</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81222266</t>
+          <t>99004014</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3647 / 99004041  к=60/10</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
+          <t>Салфетница 11,5*6 см белая фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>127</v>
+        <v>340</v>
       </c>
       <c r="H220" s="9">
-        <v/>
+        <v>221</v>
       </c>
       <c r="I220" s="10">
-        <v>4037</v>
+        <v>8922</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81222271</t>
+          <t>99000180</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LQ-ВТ0018В</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
+          <t>Сахарница 350 мл d 10 см h15,5 см SENS белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>6675</v>
+        <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81222268</t>
+          <t>99004015</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3650 (кор=48/4</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Сахарница d 9,5 см h8 см с крышкой белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>127</v>
+        <v>327</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>4582</v>
+        <v>1484</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>99000191</t>
+          <t>81222676</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>F0332-2.25  (кор=192</t>
+          <t>F0592-S (кор-144шт)</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5,6 см h3,3 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [16]</t>
+          <t>Солонка d 5 см h8,5 см белая фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>18768</v>
+        <v>106</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81200732</t>
+          <t>81200062</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>F1845 кор=240/20</t>
+          <t>F2038 (кор=192/16шт)</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Соусник  35 мл d 5,3 см h3,5/3 см круглый белый фарфор P.L. Proff Cuisine [20]</t>
+          <t>Соусник  20 мл 10*4,5 см h2 см "Лист" овальный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
         <v>103</v>
       </c>
       <c r="H224" s="9">
-        <v/>
+        <v>66</v>
       </c>
       <c r="I224" s="10">
-        <v>21321</v>
+        <v>5079</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81222265</t>
+          <t>81200063</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0506-2.5 (кор=288/24шт)</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
+          <t>Соусник  20 мл 7,2*4,8 см h1,8 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>6021</v>
+        <v>526</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81200061</t>
+          <t>81222267</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>F1056 (кор=216шт)</t>
+          <t>WM244075</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл 7,5*5,8 см h2,7 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="H226" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I226" s="10">
-        <v>20216</v>
+        <v>4018</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>80003068</t>
+          <t>81222266</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>CTC1-CB (уп 72 шт)</t>
+          <t>WM244120</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 4,8 см h3,3 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>279</v>
+        <v>127</v>
       </c>
       <c r="H227" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I227" s="10">
-        <v>2435</v>
+        <v>3865</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81200065</t>
+          <t>81222271</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>F2018 (кор=288/24</t>
+          <t>WM247850</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 6 см h2,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="H228" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I228" s="10">
-        <v>18601</v>
+        <v>6420</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81200064</t>
+          <t>81222268</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>F2154 (кор=288/24</t>
+          <t>WM045900</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 7,1 см h2 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="H229" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I229" s="10">
-        <v>11837</v>
+        <v>4545</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81200066</t>
+          <t>99000191</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>F2504 (кор=288шт)</t>
+          <t>F0332-2.25  (кор=192</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 4,5*9 см овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  30 мл d 5,6 см h3,3 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>173</v>
+        <v>83</v>
       </c>
       <c r="H230" s="9">
-        <v/>
+        <v>53</v>
       </c>
       <c r="I230" s="10">
-        <v>2204</v>
+        <v>15371</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81200567</t>
+          <t>81200732</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>F3691-(кор=192шт)</t>
+          <t>F1845 кор=240/20</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 6,5 см h2,8 см круглый белый фарфор P.L. Proff Cuisine [16]</t>
+          <t>Соусник  35 мл d 5,3 см h3,5/3 см круглый белый фарфор P.L. Proff Cuisine [20]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>103</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>120967</v>
+        <v>20059</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81200733</t>
+          <t>81222265</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>F2498 (кор=240 шт)</t>
+          <t>WM244110</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,1 см h3 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="H232" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I232" s="10">
-        <v>1537</v>
+        <v>5721</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>99002138</t>
+          <t>81200061</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>F2049 (кор=240шт)</t>
+          <t>F1056 (кор=216шт)</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл Горшочек d 6,8 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл 7,5*5,8 см h2,7 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>143</v>
+        <v>97</v>
       </c>
       <c r="H233" s="9">
-        <v/>
+        <v>63</v>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>19615</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81222618</t>
+          <t>80003068</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTC1-CB (уп 72 шт)</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл круглый d 6,2 см h3 см круглый белый фарфор Stackable P.L. Proff Cuisine [12]</t>
+          <t>Соусник  40 мл d 4,8 см h3,3 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>78</v>
+        <v>279</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>181</v>
       </c>
       <c r="I234" s="10">
-        <v>15923</v>
+        <v>2435</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81229561</t>
+          <t>81200065</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>F1894</t>
+          <t>F2018 (кор=288/24</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50*50 мл двойной 12*7,3*2,3 см прямоуг. белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Соусник  40 мл d 6 см h2,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>228</v>
+        <v>103</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>4467</v>
+        <v>13991</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81270235</t>
+          <t>81200064</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>C883520</t>
+          <t>F2154 (кор=288/24</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Соусник  55 мл d 6 см h3,2 см Рамекин круглый оранжевый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  40 мл d 7,1 см h2 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="H236" s="9">
-        <v/>
+        <v>65</v>
       </c>
       <c r="I236" s="10">
-        <v>0</v>
+        <v>9943</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81222263</t>
+          <t>81200066</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2504 (кор=288шт)</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл 4,5*9 см овальный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>127</v>
+        <v>173</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>112</v>
       </c>
       <c r="I237" s="10">
-        <v>6770</v>
+        <v>2203</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81229562</t>
+          <t>81200567</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>F0507</t>
+          <t>F3691-(кор=192шт)</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 9,5*6,5 см h2,8 см прямоуг. белый фарфор P.L. Proff Cuisine [12]</t>
+          <t>Соусник  50 мл d 6,5 см h2,8 см круглый белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>6909</v>
+        <v>101441</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81222262</t>
+          <t>81200733</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2498 (кор=240 шт)</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл d 7,1 см h3 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>4616</v>
+        <v>0</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81222056</t>
+          <t>99002138</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2049 (кор=240шт)</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Соусник  50 мл Горшочек d 6,8 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>370</v>
+        <v>143</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>2020</v>
+        <v>0</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81222270</t>
+          <t>81222618</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0696806</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
+          <t>Соусник  50 мл круглый d 6,2 см h3 см круглый белый фарфор Stackable P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>4054</v>
+        <v>14506</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81222272</t>
+          <t>81229561</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1894</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
+          <t>Соусник  50*50 мл двойной 12*7,3*2,3 см прямоуг. белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>127</v>
+        <v>228</v>
       </c>
       <c r="H242" s="9">
-        <v/>
+        <v>148</v>
       </c>
       <c r="I242" s="10">
-        <v>8533</v>
+        <v>4382</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81222269</t>
+          <t>81270235</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C883520</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  55 мл d 6 см h3,2 см Рамекин круглый оранжевый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>3271</v>
+        <v>0</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81229563</t>
+          <t>81222263</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>F2698</t>
+          <t>WM244900</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70*70 мл двойной 14*7 см h3 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>273</v>
+        <v>127</v>
       </c>
       <c r="H244" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I244" s="10">
-        <v>3743</v>
+        <v>6538</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>99004061</t>
+          <t>81229562</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>F0332-2.6  (кор=180ш</t>
+          <t>F0507</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 6,7 см h4 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  60 мл 9,5*6,5 см h2,8 см прямоуг. белый фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>2886</v>
+        <v>6274</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81222705</t>
+          <t>81222262</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244950</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
+          <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="H246" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I246" s="10">
-        <v>621</v>
+        <v>4589</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81222264</t>
+          <t>81222056</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0447-3-FR</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
+          <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>143</v>
+        <v>370</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>3000</v>
+        <v>1769</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81222261</t>
+          <t>81222270</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>WM244800</t>
+          <t>WM244100</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
+          <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="H248" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I248" s="10">
-        <v>1865</v>
+        <v>3843</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81223904</t>
+          <t>81222272</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>F0332B1-2.6W</t>
+          <t>WM244750</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый голубой фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="H249" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I249" s="10">
-        <v>0</v>
+        <v>8397</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81223903</t>
+          <t>81222269</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>F0332Y-2.6W</t>
+          <t>WM245700</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый желтый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H250" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I250" s="10">
-        <v>14285</v>
+        <v>3138</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81223905</t>
+          <t>81229563</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>F0332G-2.6W</t>
+          <t>F2698</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый зеленый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  70*70 мл двойной 14*7 см h3 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>101</v>
+        <v>273</v>
       </c>
       <c r="H251" s="9">
-        <v/>
+        <v>177</v>
       </c>
       <c r="I251" s="10">
-        <v>0</v>
+        <v>3610</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81222591</t>
+          <t>99004061</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332-2.6  (кор=180ш</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Соусник  75 мл d 6,7 см h4 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>437</v>
+        <v>103</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>1902</v>
+        <v>844</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81222692</t>
+          <t>81222705</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0481-4.25 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*12 см h4 см с бортом Asymmetry квадратный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>307</v>
+        <v>143</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>1156</v>
+        <v>444</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81200082</t>
+          <t>81222264</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t>F1955 (кор=120шт)</t>
+          <t>WM244125</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 13,5*10 см Asymmetry овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>372</v>
+        <v>143</v>
       </c>
       <c r="H254" s="9">
-        <v/>
+        <v>92</v>
       </c>
       <c r="I254" s="10">
-        <v>839</v>
+        <v>2511</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81223346</t>
+          <t>81222261</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t>F1184-6/71047043</t>
+          <t>WM244800</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 14,2*5,5 см с ручкой белый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>239</v>
+        <v>127</v>
       </c>
       <c r="H255" s="9">
-        <v/>
+        <v>82</v>
       </c>
       <c r="I255" s="10">
-        <v>1845</v>
+        <v>1832</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81222053</t>
+          <t>81223904</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332B1-2.6W</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый голубой фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>593</v>
+        <v>101</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>1300</v>
+        <v>0</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81222082</t>
+          <t>81223903</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>ZA0584-3-ME</t>
+          <t>F0332Y-2.6W</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый желтый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>413</v>
+        <v>123</v>
       </c>
       <c r="H257" s="9">
-        <v/>
+        <v>79</v>
       </c>
       <c r="I257" s="10">
-        <v>676</v>
+        <v>14147</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81229564</t>
+          <t>81223905</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t>F2122</t>
+          <t>F0332G-2.6W</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый зеленый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>191</v>
+        <v>101</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>949</v>
+        <v>0</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>99005031</t>
+          <t>81222591</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>F1200</t>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>193</v>
+        <v>437</v>
       </c>
       <c r="H259" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I259" s="10">
-        <v>822</v>
+        <v>1726</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>99004046</t>
+          <t>81233135</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>F0332-3  (кор=120шт)</t>
+          <t>ZA0607-3OZ-MD</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Соусник 110 мл d 7,6 см h4,2 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>117</v>
+        <v>549</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>3402</v>
+        <v>428</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>99004016</t>
+          <t>81222692</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>F0733 (кор=40шт)</t>
+          <t>F1084-5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Соусник 125 мл 15,2*4,9 см с ручкой белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Соусник 100 мл 12*12 см h4 см для закусок с бортом Asymmetry квадратный белый фарфор  P.L. [6]</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>213</v>
+        <v>307</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>10288</v>
+        <v>1054</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81221560</t>
+          <t>81200082</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1955 (кор=120шт)</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 13,5*10 см h3,5 см для закусок Asymmetry овальный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>423</v>
+        <v>372</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>1685</v>
+        <v>838</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81223347</t>
+          <t>81223346</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>71048021/F1185-7</t>
+          <t>F1184-6/71047043</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Соусник 160 мл 16,5*6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 14,2*5,5 см с ручкой белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>348</v>
+        <v>239</v>
       </c>
       <c r="H263" s="9">
-        <v/>
+        <v>155</v>
       </c>
       <c r="I263" s="10">
-        <v>1107</v>
+        <v>1564</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81229240</t>
+          <t>81222053</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t>J20010/3.5"(SW/MattW</t>
+          <t>ZA0448-100-fr</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Соусник 220 мл d 9 см h5,2 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>357</v>
+        <v>593</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>0</v>
+        <v>1237</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>80003069</t>
+          <t>81233138</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t>CTC5-CB ( уп 72 шт)</t>
+          <t>ZA0584-3-MD</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Соусник 225 мл d 80 см h6,5 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>283</v>
+        <v>497</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>0</v>
+        <v>1244</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81222688</t>
+          <t>81222082</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0584-3-ME</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Matt White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>379</v>
+        <v>413</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>1014</v>
+        <v>197</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>80003070</t>
+          <t>99005031</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>CMP3-CB ( уп 60 шт)</t>
+          <t>F1200</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 125 мл d 5,9 см h7,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,2 см h7,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>816</v>
+        <v>764</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>80003071</t>
+          <t>81229564</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>CMP4-CB</t>
+          <t>F2122</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 125 мл d 7 см h6 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,7 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>84</v>
+        <v>834</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81222691</t>
+          <t>99004046</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0332-3  (кор=120шт)</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
+          <t>Соусник 110 мл d 7,6 см h4,2 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>1263</v>
+        <v>2190</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>99002043</t>
+          <t>99004016</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>А310-6-3" (кор=144шт)</t>
+          <t>F0733 (кор=40шт)</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для зубочисток 4,5*6 см с крышкой белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 125 мл 15,2*4,9 см с ручкой белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>69</v>
+        <v>213</v>
       </c>
       <c r="H270" s="9">
-        <v/>
+        <v>138</v>
       </c>
       <c r="I270" s="10">
-        <v>2298</v>
+        <v>10026</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>99004055</t>
+          <t>81221560</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t>Н0979 (кор=144шт/12)</t>
+          <t>F1736</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Стаканчик для зубочисток 4,5*6,5 см с крышкой белый фарфор P.L. Proff Cuisine [12]</t>
+          <t>Соусник 150 мл бутылочка для соевого соуса d 5,6/4,2 см h13 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>19.8</v>
+        <v>423</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>0</v>
+        <v>1591</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81223351</t>
+          <t>81223347</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t>803806 / F0247-13 к=6/1</t>
+          <t>71048021/F1185-7</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Супница 3 л d 25 см h22 см белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Соусник 160 мл 16,5*6,5 см h6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>3379</v>
+        <v>348</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>8</v>
+        <v>1090</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81223352</t>
+          <t>81229240</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t>803808 / F0247-16</t>
+          <t>J20010/3.5"(SW/MattW</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Супница 7 л d 25,5 см h25 см белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Соусник 220 мл d 9 см h5,2 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>5873</v>
+        <v>357</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>99004049</t>
+          <t>80003069</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t>F0009-6.75  (кор=48шт)</t>
+          <t>CTC5-CB ( уп 72 шт)</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 16,5*16,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Соусник 225 мл d 80 см h6,5 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>204</v>
+        <v>283</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
         <v>0</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>71047253</t>
+          <t>81222688</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>F3687WY-6.75L (кор=4</t>
+          <t>F1210 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 18*16,5 см h2 см овальная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>302</v>
+        <v>379</v>
       </c>
       <c r="H275" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I275" s="10">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81222696</t>
+          <t>80003070</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CMP3-CB ( уп 60 шт)</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Соусник молочник 125 мл d 5,9 см h7,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>537</v>
+        <v>174</v>
       </c>
       <c r="H276" s="9">
-        <v/>
+        <v>113</v>
       </c>
       <c r="I276" s="10">
-        <v>1173</v>
+        <v>797</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81200070</t>
+          <t>80003071</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>F3070-8 (кор=30шт)</t>
+          <t>CMP4-CB</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник молочник 125 мл d 7 см h6 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>665</v>
+        <v>156</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>1883</v>
+        <v>67</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>99004050</t>
+          <t>81222691</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>F0009-8 (ко=36шт)</t>
+          <t>F2812-2 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>275</v>
+        <v>153</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>0</v>
+        <v>1233</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>99000074</t>
+          <t>99002043</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>F1839-8</t>
+          <t>А310-6-3" (кор=144шт)</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20,8*20,8 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Стаканчик для зубочисток d 4,5 см h6 см с крышкой белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>324</v>
+        <v>69</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>1116</v>
+        <v>1959</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>*99002807</t>
+          <t>81223351</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>Р5122721 (кор=36шт)</t>
+          <t>803806 / F0247-13 к=6/1</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Супница 3 л d 25 см h22 см белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>258.5</v>
+        <v>3379</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>3275</v>
+        <v>0</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>99002807</t>
+          <t>81223352</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>LH507-21 (кор=36шт)</t>
+          <t>803808 / F0247-16</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Супница 7 л d 25,5 см h25 см белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>258.5</v>
+        <v>5873</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>453</v>
+        <v>67</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>99004004</t>
+          <t>99004049</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>F0018-8.5 (кор=24 шт)</t>
+          <t>F0009-6.75  (кор=48шт)</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21,5*21,5 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 16,5*16,5 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>343</v>
+        <v>204</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
         <v>0</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>99004043</t>
+          <t>71047253</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>F0009-9.25</t>
+          <t>F3687WY-6.75L (кор=4</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 23*23 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 18*16,5 см h2 см овальная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
         <v>0</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81222697</t>
+          <t>99004050</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0009-8 (ко=36шт)</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Тарелка 20*20 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>973</v>
+        <v>275</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>1139</v>
+        <v>0</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81200071</t>
+          <t>81222696</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>F3070-10 (кор=16шт)</t>
+          <t>F0007-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>934</v>
+        <v>537</v>
       </c>
       <c r="H285" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I285" s="10">
-        <v>2531</v>
+        <v>1151</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>99004032</t>
+          <t>81200070</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>F0018-10 (кор=12шт)</t>
+          <t>F3070-8 (кор=30шт)</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 20*20 см h2/1 см квадратная Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>483</v>
+        <v>665</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>0</v>
+        <v>1870</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>99004005</t>
+          <t>99000074</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>F0009-10.25  (кор=18</t>
+          <t>F1839-8</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26*26 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20,8*20,8 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>433</v>
+        <v>324</v>
       </c>
       <c r="H287" s="9">
-        <v/>
+        <v>210</v>
       </c>
       <c r="I287" s="10">
-        <v>0</v>
+        <v>1071</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>99000075</t>
+          <t>*99002807</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>F1839-10</t>
+          <t>Р5122721 (кор=36шт)</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26,3*26,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>558</v>
+        <v>258.5</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>0</v>
+        <v>3129</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81222698</t>
+          <t>99002807</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LH507-21 (кор=36шт)</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>1153</v>
+        <v>258.5</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>1188</v>
+        <v>446</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81223343</t>
+          <t>99004004</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>F2914-10.75/71002403</t>
+          <t>F0018-8.5 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27*27 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 21,5*21,5 см h2,2 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>902</v>
+        <v>343</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>99002208</t>
+          <t>99004043</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>NEW-ART N43 кор=24шт</t>
+          <t>F0009-9.25</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27,5*22,5 см овальная фуршетная с выемкой белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 23*23 см h2 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>174</v>
+        <v>344</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81200748</t>
+          <t>99004032</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>F3672-11.5WY (кор=20</t>
+          <t>F0018-10 (кор=12шт)</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*25,5 см овальная Relief белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 25*25 см h2,5 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>648</v>
+        <v>483</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
         <v>0</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>71047252</t>
+          <t>81222697</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>F3688WY-11.5L (кор=1</t>
+          <t>F0007-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*26 см h2,5/1,7 см овальная Relief Wave белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>1497</v>
+        <v>973</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>224</v>
+        <v>1139</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>99004048</t>
+          <t>81200071</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>F0018-12  (кор=12шт)</t>
+          <t>F3070-10 (кор=16шт)</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*29 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 25*25 см h2,8/1 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>745</v>
+        <v>934</v>
       </c>
       <c r="H294" s="9">
-        <v/>
+        <v>607</v>
       </c>
       <c r="I294" s="10">
-        <v>0</v>
+        <v>2529</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>99004006</t>
+          <t>99004005</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>F0009-11.75 (к=12шт)</t>
+          <t>F0009-10.25  (кор=18</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29,5*29,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 26*26 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>591</v>
+        <v>433</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
         <v>0</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81200072</t>
+          <t>99000075</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>F3070-12 (кор=10)</t>
+          <t>F1839-10</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 26,3*26,3 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>1529</v>
+        <v>558</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>1540</v>
+        <v>0</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81223342</t>
+          <t>81223343</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t>F2923-12/99005085</t>
+          <t>F2914-10.75/71002403</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 27*27 см h2,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>1853</v>
+        <v>902</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>598</v>
+        <v>114</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>91623101</t>
+          <t>81222698</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t>MX-91623-12" (кор=16</t>
+          <t>F0007-11 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30,5*30,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>664</v>
+        <v>1153</v>
       </c>
       <c r="H298" s="9">
-        <v/>
+        <v>749</v>
       </c>
       <c r="I298" s="10">
-        <v>0</v>
+        <v>1071</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>*99002810</t>
+          <t>99002208</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t>Р5122731 (кор=12шт)</t>
+          <t>NEW-ART N43 кор=24шт</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31*31 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Тарелка 27,5*22,5 см h1,8 см овальная фуршетная с выемкой белая фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>189.2</v>
+        <v>174</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>552</v>
+        <v>73</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>99002810</t>
+          <t>81200748</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>LH507-31 9кор=12шт)</t>
+          <t>F3672-11.5WY (кор=20</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31,5*31,5 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 29*25,5 см овальная Relief белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>599.5</v>
+        <v>648</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81223349</t>
+          <t>71047252</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>F0087-6/99004042</t>
+          <t>F3688WY-11.5L (кор=1</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка 29*26 см h2,5/1,7 см овальная Relief Wave белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>137</v>
+        <v>1497</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81222079</t>
+          <t>99004048</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0018-12  (кор=12шт)</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 29*29 см h3 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>1187</v>
+        <v>745</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>601</v>
+        <v>0</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>99004020</t>
+          <t>99004006</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>F0087-7  (кор=72/9</t>
+          <t>F0009-11.75 (к=12шт)</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,7 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка 29,5*29,5 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>193</v>
+        <v>591</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>4952</v>
+        <v>0</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>99004126</t>
+          <t>81223342</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>F0089-7 (кор=72/12шт)</t>
+          <t>F2923-12/99005085</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 18 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
+          <t>Тарелка 30*30 см h1,5 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>227</v>
+        <v>1853</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>15700</v>
+        <v>599</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81222183</t>
+          <t>81200072</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3070-12 (кор=10)</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 30*30 см h3,5/1,5 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>177</v>
+        <v>1529</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>4575</v>
+        <v>1536</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>99004021</t>
+          <t>91623101</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>F0087-8 (кор=36шт)</t>
+          <t>MX-91623-12" (кор=16</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20,5 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка 30,5*30,5 см h1,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>289</v>
+        <v>664</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>14049</v>
+        <v>0</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81221818</t>
+          <t>*99002810</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>ZA0375-8-FR</t>
+          <t>Р5122731 (кор=12шт)</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 31*31 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>813</v>
+        <v>189.2</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>2302</v>
+        <v>478</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>99004121</t>
+          <t>99002810</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>F0089-8/P0079720 кор=48</t>
+          <t>LH507-31 9кор=12шт)</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
+          <t>Тарелка 31,5*31,5 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>307</v>
+        <v>599.5</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>16177</v>
+        <v>154</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81222184</t>
+          <t>81223349</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0087-6/99004042</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 15 см h1,3 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>208</v>
+        <v>137</v>
       </c>
       <c r="H309" s="9">
-        <v/>
+        <v>89</v>
       </c>
       <c r="I309" s="10">
-        <v>11378</v>
+        <v>3809</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>99004122</t>
+          <t>81222079</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>F0089-9 /P0079723 кор=36</t>
+          <t>ZA0509-7-ME</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17,5 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>437</v>
+        <v>1187</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>11494</v>
+        <v>0</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>99004023</t>
+          <t>99004020</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>F0087-9 (кор=36/6</t>
+          <t>F0087-7  (кор=72/9</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см белая фарфор Classic P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 17,7 см h1,5 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>357</v>
+        <v>193</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>14245</v>
+        <v>6030</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81222185</t>
+          <t>99004126</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>20416-9</t>
+          <t>F0089-7 (кор=72/12шт)</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 18 см h1,5 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>263</v>
+        <v>227</v>
       </c>
       <c r="H312" s="9">
-        <v/>
+        <v>147</v>
       </c>
       <c r="I312" s="10">
-        <v>10578</v>
+        <v>14931</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81221819</t>
+          <t>81222183</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-7</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 24,7 см h2,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>1283</v>
+        <v>177</v>
       </c>
       <c r="H313" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I313" s="10">
-        <v>1493</v>
+        <v>1265</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>99004123</t>
+          <t>99004021</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>F0089-10 кор=24/6</t>
+          <t>F0087-8 (кор=36шт)</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 20,5 см h1,8 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>517</v>
+        <v>289</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>9413</v>
+        <v>12338</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>99004003</t>
+          <t>81221818</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>F0087-10/P0066426</t>
+          <t>ZA0375-8-FR</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см белая фарфор Classic P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>447</v>
+        <v>813</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>17519</v>
+        <v>772</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81223355</t>
+          <t>99004121</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>F1364-10 /99004080</t>
+          <t>F0089-8/P0079720 кор=48</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h2 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>384</v>
+        <v>307</v>
       </c>
       <c r="H316" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I316" s="10">
-        <v>0</v>
+        <v>17980</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81223350</t>
+          <t>81233125</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>4011435/F2429-10</t>
+          <t>ZA0382-6.25-MD</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см с широкими полями белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 21 см h2,4 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>637</v>
+        <v>1103</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>2214</v>
+        <v>572</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81200068</t>
+          <t>81222184</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>F3071-10</t>
+          <t>20416-8</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26 см Oyster белая фарфор P.L. Proff Cuisine [2]</t>
+          <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>851</v>
+        <v>208</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>0</v>
+        <v>9128</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81222186</t>
+          <t>81233123</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-9-MD</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 27,2 см h2,2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 22,6 см h3 см без борта Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>369</v>
+        <v>1437</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>7681</v>
+        <v>644</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>99004024</t>
+          <t>81222573</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>F0087-12/P0066430</t>
+          <t>ZA0509-9-ME</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30,5 см белая фарфор Classic P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 22,6 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>488</v>
+        <v>1147</v>
       </c>
       <c r="H320" s="9">
-        <v/>
+        <v>745</v>
       </c>
       <c r="I320" s="10">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81223356</t>
+          <t>99004023</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>F1364-12 /99004104</t>
+          <t>F0087-9 (кор=36/6</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30,5 см белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h1,8 см белая фарфор Classic P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>561</v>
+        <v>357</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>0</v>
+        <v>11267</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81200069</t>
+          <t>99004122</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>F3071-12 (кор=12шт)</t>
+          <t>F0089-9 /P0079723 кор=36</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 31 см Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h2 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>1379</v>
+        <v>437</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>621</v>
+        <v>15472</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>99004127</t>
+          <t>81233126</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t>F0089-12 кор=12/3</t>
+          <t>ZA0382-9-MD</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 31 см без борта белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 23 см h2,7 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>859</v>
+        <v>1373</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>988</v>
+        <v>404</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>99000033</t>
+          <t>81222185</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>F0110-9.25 (кор=24шт)</t>
+          <t>20416-9</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 100 мл d 24/10 см h4 см для пасты белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>723</v>
+        <v>263</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>419</v>
+        <v>8928</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81223902</t>
+          <t>81221819</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>F1415-10.5BL</t>
+          <t>ZA0375-10-FR</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 1000 мл d 27 см h8 см белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 24,7 см h2,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>1187</v>
+        <v>1283</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>325</v>
+        <v>1348</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>99000029</t>
+          <t>99004003</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>F1648-8  (кор=24шт)</t>
+          <t>F0087-10/P0066426</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 150 мл d 20 см h4 см для пасты, для супа белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 25,5 см h2,5 см белая фарфор Classic P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>657</v>
+        <v>447</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>286</v>
+        <v>12479</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81222187</t>
+          <t>99004123</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0089-10 кор=24/6</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 200 мл d 23 см h3,5 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 25,5 см h2,7 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>297</v>
+        <v>517</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>3409</v>
+        <v>13281</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81229852</t>
+          <t>81223355</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1364-10 /99004080</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 220 мл d 27 см h6,5 см для пасты, для супа White Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 25,5 см h2,7 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>1473</v>
+        <v>384</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>723</v>
+        <v>0</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>99000034</t>
+          <t>81223350</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>F0110-11.25 (кор=12/</t>
+          <t>4011435/F2429-10</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 225 мл d 29 см h5,5 см для пасты белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 25,5 см h3 см с широкими полями белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>1223</v>
+        <v>637</v>
       </c>
       <c r="H329" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I329" s="10">
-        <v>288</v>
+        <v>2214</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>99000030</t>
+          <t>81200068</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t>F1648-9.5 (кор=12/3</t>
+          <t>F3071-10</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 24 см h5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 26 см h3/1 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>943</v>
+        <v>851</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>1126</v>
+        <v>0</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>81200717</t>
+          <t>81222186</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>F1684-10,25 (кор=24шт)</t>
+          <t>20416-10</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 250 мл d 26 см h5 см для пасты, для супа, салата белая фарфор P.L. [4]</t>
+          <t>Тарелка d 27,2 см h2,2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>737</v>
+        <v>369</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>935</v>
+        <v>6524</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81222190</t>
+          <t>81233124</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-11-MD</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 300 мл d 27,2 см h5,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 28 см h3 см без борта Marine White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>523</v>
+        <v>2037</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>2972</v>
+        <v>260</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81221823</t>
+          <t>81222574</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-11-ME</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 320 мл d 27,7 см h4,3 см для пасты White Matt Panasia P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 28 см h3 см без борта Matt White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>1789</v>
+        <v>1637</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>653</v>
+        <v>340</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81229853</t>
+          <t>81233127</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>80106</t>
+          <t>ZA0382-11.25-MD</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 340 мл d 25 см h7,7 см для пасты, для супа White Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 28,5 см h2,8 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>2319</v>
+        <v>1813</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>954</v>
+        <v>684</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>99000031</t>
+          <t>99004024</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>F1648-10.75 (кор=12/</t>
+          <t>F0087-12/P0066430</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 27,5 см h5,5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 30,5 см h2 см белая фарфор Classic P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>1137</v>
+        <v>726</v>
       </c>
       <c r="H335" s="9">
-        <v/>
+        <v>471</v>
       </c>
       <c r="I335" s="10">
-        <v>1408</v>
+        <v>0</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81223357</t>
+          <t>81223356</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>F2638-11 / 91623108</t>
+          <t>F1364-12 /99004104</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 28 см h5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 30,5 см h3 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>1163</v>
+        <v>561</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
         <v>0</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>99004107</t>
+          <t>99004127</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>F1684-12.25"</t>
+          <t>F0089-12 кор=12/3</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 400 мл d 31 см h6 см для пасты, для супа, салата белая фарфор P.L. [1]</t>
+          <t>Тарелка d 31 см h1,5 см без борта белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>1537</v>
+        <v>859</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>308</v>
+        <v>774</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81200568</t>
+          <t>81200069</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>P6116024 (кор=24/4</t>
+          <t>F3071-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 450 мл d 23 см h7 см для пасты, для супа белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 31 см h4/1,5 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>641</v>
+        <v>1379</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>0</v>
+        <v>547</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>99000032</t>
+          <t>99000033</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>F1648-12 (кор=12/2</t>
+          <t>F0110-9.25 (кор=24шт)</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 450 мл d 30 см h6,5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 100 мл d 24/10 см h4 см для пасты белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>1573</v>
+        <v>723</v>
       </c>
       <c r="H339" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I339" s="10">
-        <v>1084</v>
+        <v>347</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81223901</t>
+          <t>81223902</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>F1415-8.5BL</t>
+          <t>F1415-10.5BL</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 21 см h6,5 см белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 1000 мл d 27 см h8 см белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>673</v>
+        <v>1187</v>
       </c>
       <c r="H340" s="9">
-        <v/>
+        <v>771</v>
       </c>
       <c r="I340" s="10">
-        <v>0</v>
+        <v>288</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81222191</t>
+          <t>99000029</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1648-8  (кор=24шт)</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 500 мл d 30,5 см h6,8 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 150 мл d 20 см h4 см для пасты белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>837</v>
+        <v>657</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>4495</v>
+        <v>0</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81229857</t>
+          <t>81222187</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-11</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 23 см h3 см White Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Тарелка глубокая 200 мл d 23 см h3,5 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>1357</v>
+        <v>297</v>
       </c>
       <c r="H342" s="9">
-        <v/>
+        <v>193</v>
       </c>
       <c r="I342" s="10">
-        <v>4168</v>
+        <v>3291</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81229851</t>
+          <t>81229852</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80436</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом d 27 см h3 см White Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Тарелка глубокая 220 мл d 27 см h6,5 см для пасты White Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>1487</v>
+        <v>1473</v>
       </c>
       <c r="H343" s="9">
-        <v/>
+        <v>957</v>
       </c>
       <c r="I343" s="10">
-        <v>2998</v>
+        <v>723</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>99002222</t>
+          <t>99000034</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>F3655/F3656 кор=48/4</t>
+          <t>F0110-11.25 (кор=12/</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 130 мл белая d 6,9 см h5,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 225 мл d 29 см h5,5 см для пасты белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>307</v>
+        <v>1223</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>4034</v>
+        <v>275</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>99004001</t>
+          <t>99000030</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>F3662 кор=48/4</t>
+          <t>F1648-9.5 (кор=12/3</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 150 мл белая d 8 см h6,5 см фарфор P.L. Proff Cuisine [8]</t>
+          <t>Тарелка глубокая 250 мл d 24 см h5 см для пасты белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>317</v>
+        <v>943</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>7746</v>
+        <v>1061</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81220342</t>
+          <t>81200717</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>P7060308 кор=48/4</t>
+          <t>F1684-10,25 (кор=24шт)</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 160 мл белая d 8,8 см h6,5 см фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка глубокая 250 мл d 26 см h5 см для пасты, салата белая фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>178</v>
+        <v>737</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>0</v>
+        <v>910</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81229813</t>
+          <t>81222190</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>F0996+F2032</t>
+          <t>20416-14</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл белая d 8,2 см h5,5 см фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 300 мл d 27,2 см h5,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>473</v>
+        <v>523</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>3040</v>
+        <v>2911</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>99004002</t>
+          <t>81221823</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t>F3653.3654 (кор=36ш)</t>
+          <t>ZA0377-11-FR</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,4 см h5,4 см фарфор Stackable P.L. Proff Cuisine [6]</t>
+          <t>Тарелка глубокая 320 мл d 27,7 см h4,3 см для пасты White Matt Panasia P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>370</v>
+        <v>1789</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>18688</v>
+        <v>583</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>99004134</t>
+          <t>81229853</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>F3660/F3663 (кор=48/6</t>
+          <t>80106</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,5 см h7,2 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 340 мл d 25 см h7,7 см для пасты, для супа White Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>297</v>
+        <v>2319</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>20878</v>
+        <v>961</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81220657</t>
+          <t>99000031</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>P7060309 кор=32</t>
+          <t>F1648-10.75 (кор=12/</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,6 см h6,2 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 400 мл d 27,5 см h5,5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>370</v>
+        <v>1137</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>16734</v>
+        <v>1171</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>99000128</t>
+          <t>81223357</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>F2120/F2121  (кор=32/4</t>
+          <t>F2638-11 / 91623108</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл белая d 9 см h6,5 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 400 мл d 28 см h5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>370</v>
+        <v>1163</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>972</v>
+        <v>0</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>81222188</t>
+          <t>99004107</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1684-12.25"</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
+          <t>Тарелка глубокая 400 мл d 31 см h6 см для пасты, для супа, салата белая фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>338</v>
+        <v>1537</v>
       </c>
       <c r="H352" s="9">
-        <v/>
+        <v>999</v>
       </c>
       <c r="I352" s="10">
-        <v>1328</v>
+        <v>308</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>99004088</t>
+          <t>81233131</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>F3651/F3652</t>
+          <t>ZA0387-11-MD</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл белая d 9,5 см h6,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 420 мл d 28 см h6,3 см Marine White Moon P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>387</v>
+        <v>2307</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>5293</v>
+        <v>332</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>81200735</t>
+          <t>81200568</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>F2464- F2465</t>
+          <t>P6116024 (кор=24/4</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 255 мл белая d 9 см h7 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 450 мл d 23 см h7 см для пасты, для супа белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>513</v>
+        <v>641</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
         <v>0</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>99004135</t>
+          <t>99000032</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>F3659 275мл кор=32/4</t>
+          <t>F1648-12 (кор=12/2</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 275 мл белая d 9 см h9 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 450 мл d 30 см h6,5 см для пасты, для супа белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>453</v>
+        <v>1573</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
-        <v>21727</v>
+        <v>1072</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>99002220</t>
+          <t>81223901</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t>F2413 /F2414</t>
+          <t>F1415-8.5BL</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 290 мл белая d 9,6 см h6,2 см фарфор  P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 500 мл d 21 см h6,5 см белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>577</v>
+        <v>673</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
-        <v>2228</v>
+        <v>1681</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>81229559</t>
+          <t>81222191</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t>F2031+F2032</t>
+          <t>20416-15</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл белая d 10,5 см h6 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка глубокая 500 мл d 30,5 см h6,8 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>607</v>
+        <v>837</v>
       </c>
       <c r="H357" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I357" s="10">
-        <v>13934</v>
+        <v>4451</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>99004102</t>
+          <t>81229857</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t>F3302-F3303-6.25 (кор=32ш</t>
+          <t>52476</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл белая d 10,5 см h6,8 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка с бортом d 23 см h3 см White Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>447</v>
+        <v>1357</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>18509</v>
+        <v>4030</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>81200743</t>
+          <t>81229851</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
-          <t>F0969-8.25 (кор=12/1</t>
+          <t>52468 к=18/3</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1200 мл d 14 см h13,5 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка с бортом d 27 см h3 см White Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G359" s="9">
-        <v>893</v>
+        <v>1487</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>721</v>
+        <v>2786</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>81200744</t>
+          <t>99002222</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t>F0969-9.5 (кор=8/1</t>
+          <t>F3655/F3656 кор=48/4</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
-          <t>Чайник 1600 мл d 16 см h16,5 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 130 мл белая d 6,9 см h5,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G360" s="9">
-        <v>1079</v>
+        <v>307</v>
       </c>
       <c r="H360" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I360" s="10">
-        <v>164</v>
+        <v>3971</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>81222617</t>
+          <t>99004001</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3662 кор=48/4</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>Чайник 310 мл d 9,5 см h10,5 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 150 мл белая d 8 см h6,5 см фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G361" s="9">
-        <v>573</v>
+        <v>317</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
-        <v>2355</v>
+        <v>6082</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>*99002279</t>
+          <t>81229813</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
-          <t>F3648 кор=</t>
+          <t>F0996+F2032</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл d 10,5 см h10,5 см белый фарфор "Вевил" P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 180 мл белая d 8,2 см h5,5 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G362" s="9">
-        <v>293</v>
+        <v>473</v>
       </c>
       <c r="H362" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I362" s="10">
-        <v>0</v>
+        <v>2682</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>99002207</t>
+          <t>99004002</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
-          <t>F3646 кор=36/2</t>
+          <t>F3653.3654 (кор=36ш)</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
-          <t>Чайник 400 мл d 7 см h10,2 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 200 мл белая d 8,4 см h5,4 см фарфор Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G363" s="9">
-        <v>693</v>
+        <v>370</v>
       </c>
       <c r="H363" s="9">
         <v/>
       </c>
       <c r="I363" s="10">
-        <v>833</v>
+        <v>13604</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>81200740</t>
+          <t>99004134</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
-          <t>F1046 (кор=24шт)</t>
+          <t>F3660/F3663 (кор=48/6</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
-          <t>Чайник 450 мл d 10,1 см h11 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 200 мл белая d 8,5 см h7,2 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G364" s="9">
-        <v>637</v>
+        <v>297</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>694</v>
+        <v>18066</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>81222619</t>
+          <t>81220657</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7060309 кор=32</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>Чайник 450 мл d 10,9 см h12 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 200 мл белая d 8,6 см h6,2 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G365" s="9">
-        <v>937</v>
+        <v>370</v>
       </c>
       <c r="H365" s="9">
         <v/>
       </c>
       <c r="I365" s="10">
-        <v>4715</v>
+        <v>13842</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>81222685</t>
+          <t>99000128</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
-          <t>F0950-550 (кор=36 шт)</t>
+          <t>F2120/F2121  (кор=32/4</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
-          <t>Чайник 450 мл d 12 см h7,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 220 мл белая d 9 см h6,5 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G366" s="9">
-        <v>673</v>
+        <v>370</v>
       </c>
       <c r="H366" s="9">
         <v/>
       </c>
       <c r="I366" s="10">
-        <v>3496</v>
+        <v>679</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>81223326</t>
+          <t>81222188</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
-          <t>INQ-TS250</t>
+          <t>20416-12</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 10,8 см h11,2 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G367" s="9">
-        <v>601</v>
+        <v>338</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>0</v>
+        <v>733</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>81223324</t>
+          <t>99004088</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
-          <t>INQ-TS11902WD</t>
+          <t>F3651/F3652</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 11,8 см h11,4 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 250 мл белая d 9,5 см h6,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>601</v>
+        <v>390</v>
       </c>
       <c r="H368" s="9">
         <v/>
       </c>
       <c r="I368" s="10">
-        <v>0</v>
+        <v>7046</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
-          <t>81223325</t>
+          <t>81200735</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
-          <t>INQ-TS251</t>
+          <t>F2464- F2465</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 12 см h13 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 255 мл белая d 9 см h7 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G369" s="9">
-        <v>601</v>
+        <v>513</v>
       </c>
       <c r="H369" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I369" s="10">
-        <v>0</v>
+        <v>2334</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>81222592</t>
+          <t>99004135</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3659 275мл кор=32/4</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 13 см h7,5 см Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 275 мл белая d 9 см h9 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G370" s="9">
-        <v>2083</v>
+        <v>453</v>
       </c>
       <c r="H370" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I370" s="10">
-        <v>768</v>
+        <v>21252</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>99004028</t>
+          <t>99002220</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
-          <t>F3649 (кор=36/2</t>
+          <t>F2413 /F2414</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
-          <t>Чайник 620 мл d 12 см h13 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 290 мл белая d 9,6 см h6,2 см фарфор  P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G371" s="9">
-        <v>837</v>
+        <v>577</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
-        <v>6547</v>
+        <v>1626</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>81222686</t>
+          <t>81229559</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2031+F2032</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
-          <t>Чайник 670 мл d 14 см h8,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 300 мл белая d 10,5 см h6 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G372" s="9">
-        <v>847</v>
+        <v>607</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
-        <v>1142</v>
+        <v>13796</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>81200741</t>
+          <t>99004102</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
-          <t>F1047</t>
+          <t>F3302-F3303-6.25 (кор=32ш</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>Чайник 700 мл d 11,5 см h10,4 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 300 мл белая d 10,5 см h6,8 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G373" s="9">
-        <v>773</v>
+        <v>447</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
-        <v>804</v>
+        <v>16319</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>81200742</t>
+          <t>81200743</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
-          <t>F0969-7.5 (кор=24/1</t>
+          <t>F0969-8.25 (кор=12/1</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
-          <t>Чайник 760 мл d 13,2/6,8 см h12 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1200 мл d 14 см h13,5 см белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G374" s="9">
-        <v>787</v>
+        <v>893</v>
       </c>
       <c r="H374" s="9">
         <v/>
       </c>
       <c r="I374" s="10">
-        <v>85</v>
+        <v>605</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>81222687</t>
+          <t>81200744</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0969-9.5 (кор=8/1</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>Чайник 850 мл d 15,5 см h9,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+          <t>Чайник 1600 мл d 16 см h16,5 см белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G375" s="9">
-        <v>1103</v>
+        <v>1079</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>1189</v>
+        <v>151</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
-          <t>81221557</t>
+          <t>81222617</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0401016</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
-          <t>Чайник 900 мл d 12 см h14 см белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайник 310 мл d 9,5 см h10,5 см белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G376" s="9">
-        <v>873</v>
+        <v>573</v>
       </c>
       <c r="H376" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I376" s="10">
-        <v>243</v>
+        <v>2339</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>81222580</t>
+          <t>*99002279</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3648 кор=</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Чайник 400 мл d 10,5 см h10,5 см белый фарфор "Вевил" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G377" s="9">
-        <v>487</v>
+        <v>293</v>
       </c>
       <c r="H377" s="9">
         <v/>
       </c>
       <c r="I377" s="10">
-        <v>1679</v>
+        <v>0</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
-          <t>81221800</t>
+          <t>99002207</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3646 кор=36/2</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 7,4 см h5,5 см White Matt Panasia P.L. Proff Cuisine [6]</t>
+          <t>Чайник 400 мл d 7 см h10,2 см белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G378" s="9">
-        <v>593</v>
+        <v>693</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>845</v>
+        <v>791</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
-          <t>81222586</t>
+          <t>81200740</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1046 (кор=24шт)</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Чайник 450 мл d 10,1 см h11 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G379" s="9">
-        <v>487</v>
+        <v>637</v>
       </c>
       <c r="H379" s="9">
         <v/>
       </c>
       <c r="I379" s="10">
-        <v>1290</v>
+        <v>504</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
-          <t>81222588</t>
+          <t>81222619</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7076018</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
-          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Чайник 450 мл d 10,9 см h12 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G380" s="9">
-        <v>573</v>
+        <v>937</v>
       </c>
       <c r="H380" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I380" s="10">
-        <v>1282</v>
+        <v>4689</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
-          <t>81222689</t>
+          <t>81222685</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0950-550 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Чайник 450 мл d 12 см h7,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G381" s="9">
-        <v>103</v>
+        <v>673</v>
       </c>
       <c r="H381" s="9">
         <v/>
       </c>
       <c r="I381" s="10">
-        <v>1212</v>
+        <v>3449</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
+          <t>81223326</t>
+        </is>
+      </c>
+      <c r="D382" s="7" t="inlineStr">
+        <is>
+          <t>INQ-TS250</t>
+        </is>
+      </c>
+      <c r="E382" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 10,8 см h11,2 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F382" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G382" s="9">
+        <v>601</v>
+      </c>
+      <c r="H382" s="9">
+        <v/>
+      </c>
+      <c r="I382" s="10">
+        <v>0</v>
+      </c>
+      <c r="J382" s="4"/>
+    </row>
+    <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="4"/>
+      <c r="B383" s="5"/>
+      <c r="C383" s="6" t="inlineStr">
+        <is>
+          <t>81223324</t>
+        </is>
+      </c>
+      <c r="D383" s="7" t="inlineStr">
+        <is>
+          <t>INQ-TS11902WD</t>
+        </is>
+      </c>
+      <c r="E383" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 11,8 см h11,4 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F383" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G383" s="9">
+        <v>601</v>
+      </c>
+      <c r="H383" s="9">
+        <v/>
+      </c>
+      <c r="I383" s="10">
+        <v>0</v>
+      </c>
+      <c r="J383" s="4"/>
+    </row>
+    <row r="384" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="4"/>
+      <c r="B384" s="5"/>
+      <c r="C384" s="6" t="inlineStr">
+        <is>
+          <t>81223325</t>
+        </is>
+      </c>
+      <c r="D384" s="7" t="inlineStr">
+        <is>
+          <t>INQ-TS251</t>
+        </is>
+      </c>
+      <c r="E384" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 12 см h13 см с фильтром белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F384" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G384" s="9">
+        <v>601</v>
+      </c>
+      <c r="H384" s="9">
+        <v/>
+      </c>
+      <c r="I384" s="10">
+        <v>0</v>
+      </c>
+      <c r="J384" s="4"/>
+    </row>
+    <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="4"/>
+      <c r="B385" s="5"/>
+      <c r="C385" s="6" t="inlineStr">
+        <is>
+          <t>81222592</t>
+        </is>
+      </c>
+      <c r="D385" s="7" t="inlineStr">
+        <is>
+          <t>ZA0648-500-ar-ME</t>
+        </is>
+      </c>
+      <c r="E385" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 13 см h7,5 см White Moon P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F385" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G385" s="9">
+        <v>2083</v>
+      </c>
+      <c r="H385" s="9">
+        <v>1353</v>
+      </c>
+      <c r="I385" s="10">
+        <v>766</v>
+      </c>
+      <c r="J385" s="4"/>
+    </row>
+    <row r="386" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="4"/>
+      <c r="B386" s="5"/>
+      <c r="C386" s="6" t="inlineStr">
+        <is>
+          <t>99004028</t>
+        </is>
+      </c>
+      <c r="D386" s="7" t="inlineStr">
+        <is>
+          <t>F3649 (кор=36/2</t>
+        </is>
+      </c>
+      <c r="E386" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 620 мл d 12 см h13 см белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F386" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G386" s="9">
+        <v>837</v>
+      </c>
+      <c r="H386" s="9">
+        <v>544</v>
+      </c>
+      <c r="I386" s="10">
+        <v>6456</v>
+      </c>
+      <c r="J386" s="4"/>
+    </row>
+    <row r="387" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="4"/>
+      <c r="B387" s="5"/>
+      <c r="C387" s="6" t="inlineStr">
+        <is>
+          <t>81222686</t>
+        </is>
+      </c>
+      <c r="D387" s="7" t="inlineStr">
+        <is>
+          <t>F0950-700 (кор=24 шт)</t>
+        </is>
+      </c>
+      <c r="E387" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 670 мл d 14 см h8,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F387" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G387" s="9">
+        <v>847</v>
+      </c>
+      <c r="H387" s="9">
+        <v/>
+      </c>
+      <c r="I387" s="10">
+        <v>1135</v>
+      </c>
+      <c r="J387" s="4"/>
+    </row>
+    <row r="388" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="4"/>
+      <c r="B388" s="5"/>
+      <c r="C388" s="6" t="inlineStr">
+        <is>
+          <t>81200741</t>
+        </is>
+      </c>
+      <c r="D388" s="7" t="inlineStr">
+        <is>
+          <t>F1047</t>
+        </is>
+      </c>
+      <c r="E388" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 700 мл d 11,5 см h10,4 см белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F388" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G388" s="9">
+        <v>773</v>
+      </c>
+      <c r="H388" s="9">
+        <v/>
+      </c>
+      <c r="I388" s="10">
+        <v>631</v>
+      </c>
+      <c r="J388" s="4"/>
+    </row>
+    <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="4"/>
+      <c r="B389" s="5"/>
+      <c r="C389" s="6" t="inlineStr">
+        <is>
+          <t>81200742</t>
+        </is>
+      </c>
+      <c r="D389" s="7" t="inlineStr">
+        <is>
+          <t>F0969-7.5 (кор=24/1</t>
+        </is>
+      </c>
+      <c r="E389" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 760 мл d 13,2/6,8 см h12 см белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F389" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G389" s="9">
+        <v>787</v>
+      </c>
+      <c r="H389" s="9">
+        <v/>
+      </c>
+      <c r="I389" s="10">
+        <v>0</v>
+      </c>
+      <c r="J389" s="4"/>
+    </row>
+    <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="4"/>
+      <c r="B390" s="5"/>
+      <c r="C390" s="6" t="inlineStr">
+        <is>
+          <t>81222687</t>
+        </is>
+      </c>
+      <c r="D390" s="7" t="inlineStr">
+        <is>
+          <t>F0950-900 (кор=24 шт)</t>
+        </is>
+      </c>
+      <c r="E390" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 850 мл d 15,5 см h9,5 см белый фарфор NEW P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F390" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G390" s="9">
+        <v>1103</v>
+      </c>
+      <c r="H390" s="9">
+        <v>716</v>
+      </c>
+      <c r="I390" s="10">
+        <v>1129</v>
+      </c>
+      <c r="J390" s="4"/>
+    </row>
+    <row r="391" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="4"/>
+      <c r="B391" s="5"/>
+      <c r="C391" s="6" t="inlineStr">
+        <is>
+          <t>81221557</t>
+        </is>
+      </c>
+      <c r="D391" s="7" t="inlineStr">
+        <is>
+          <t>F1974</t>
+        </is>
+      </c>
+      <c r="E391" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 900 мл d 12 см h14 см белый фарфор P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F391" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G391" s="9">
+        <v>873</v>
+      </c>
+      <c r="H391" s="9">
+        <v/>
+      </c>
+      <c r="I391" s="10">
+        <v>177</v>
+      </c>
+      <c r="J391" s="4"/>
+    </row>
+    <row r="392" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="4"/>
+      <c r="B392" s="5"/>
+      <c r="C392" s="6" t="inlineStr">
+        <is>
+          <t>81222580</t>
+        </is>
+      </c>
+      <c r="D392" s="7" t="inlineStr">
+        <is>
+          <t>ZA0386-180-ME</t>
+        </is>
+      </c>
+      <c r="E392" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F392" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G392" s="9">
+        <v>487</v>
+      </c>
+      <c r="H392" s="9">
+        <v/>
+      </c>
+      <c r="I392" s="10">
+        <v>1654</v>
+      </c>
+      <c r="J392" s="4"/>
+    </row>
+    <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="4"/>
+      <c r="B393" s="5"/>
+      <c r="C393" s="6" t="inlineStr">
+        <is>
+          <t>81233130</t>
+        </is>
+      </c>
+      <c r="D393" s="7" t="inlineStr">
+        <is>
+          <t>ZA0386-180-MD</t>
+        </is>
+      </c>
+      <c r="E393" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Marine White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F393" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G393" s="9">
+        <v>607</v>
+      </c>
+      <c r="H393" s="9">
+        <v/>
+      </c>
+      <c r="I393" s="10">
+        <v>629</v>
+      </c>
+      <c r="J393" s="4"/>
+    </row>
+    <row r="394" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="4"/>
+      <c r="B394" s="5"/>
+      <c r="C394" s="6" t="inlineStr">
+        <is>
+          <t>81221800</t>
+        </is>
+      </c>
+      <c r="D394" s="7" t="inlineStr">
+        <is>
+          <t>ZA0569-220-ar</t>
+        </is>
+      </c>
+      <c r="E394" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайная d 7,4 см h5,5 см White Matt Panasia P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F394" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G394" s="9">
+        <v>593</v>
+      </c>
+      <c r="H394" s="9">
+        <v/>
+      </c>
+      <c r="I394" s="10">
+        <v>653</v>
+      </c>
+      <c r="J394" s="4"/>
+    </row>
+    <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="4"/>
+      <c r="B395" s="5"/>
+      <c r="C395" s="6" t="inlineStr">
+        <is>
+          <t>81222586</t>
+        </is>
+      </c>
+      <c r="D395" s="7" t="inlineStr">
+        <is>
+          <t>ZA0397-210-ME</t>
+        </is>
+      </c>
+      <c r="E395" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F395" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G395" s="9">
+        <v>487</v>
+      </c>
+      <c r="H395" s="9">
+        <v/>
+      </c>
+      <c r="I395" s="10">
+        <v>1172</v>
+      </c>
+      <c r="J395" s="4"/>
+    </row>
+    <row r="396" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="4"/>
+      <c r="B396" s="5"/>
+      <c r="C396" s="6" t="inlineStr">
+        <is>
+          <t>81222588</t>
+        </is>
+      </c>
+      <c r="D396" s="7" t="inlineStr">
+        <is>
+          <t>ZA0583-320-ME</t>
+        </is>
+      </c>
+      <c r="E396" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F396" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G396" s="9">
+        <v>573</v>
+      </c>
+      <c r="H396" s="9">
+        <v>372</v>
+      </c>
+      <c r="I396" s="10">
+        <v>1200</v>
+      </c>
+      <c r="J396" s="4"/>
+    </row>
+    <row r="397" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="4"/>
+      <c r="B397" s="5"/>
+      <c r="C397" s="6" t="inlineStr">
+        <is>
+          <t>81222689</t>
+        </is>
+      </c>
+      <c r="D397" s="7" t="inlineStr">
+        <is>
+          <t>F2408 (кор=144 шт)</t>
+        </is>
+      </c>
+      <c r="E397" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F397" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G397" s="9">
+        <v>103</v>
+      </c>
+      <c r="H397" s="9">
+        <v/>
+      </c>
+      <c r="I397" s="10">
+        <v>673</v>
+      </c>
+      <c r="J397" s="4"/>
+    </row>
+    <row r="398" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="4"/>
+      <c r="B398" s="5"/>
+      <c r="C398" s="6" t="inlineStr">
+        <is>
           <t>81222584</t>
         </is>
       </c>
-      <c r="D382" s="7" t="inlineStr">
+      <c r="D398" s="7" t="inlineStr">
         <is>
           <t>ZA0395-90-ME</t>
         </is>
       </c>
-      <c r="E382" s="8" t="inlineStr">
+      <c r="E398" s="8" t="inlineStr">
         <is>
           <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
-      <c r="F382" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G382" s="9">
+      <c r="F398" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G398" s="9">
         <v>397</v>
       </c>
-      <c r="H382" s="9">
-[...5 lines deleted...]
-      <c r="J382" s="4"/>
+      <c r="H398" s="9">
+        <v/>
+      </c>
+      <c r="I398" s="10">
+        <v>1482</v>
+      </c>
+      <c r="J398" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>