--- v0 (2026-06-13)
+++ v1 (2026-09-25)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 12:33</t>
+          <t>Прайс актуален на 26.09.2026 01:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1375,750 +1375,750 @@
           <t>81223914</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1512-10.5</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи 26,8*15,3 см h4,6 см 500 мл Asymmetry овальное белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1038</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223344</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F2898-12/71047042</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 30,5*24,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для подачи 30,5*24,5 см h1,5 см Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1259</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200060</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>F1962 (кор=12/3</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо овальное 32*21 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо овальное 32*21 см h2,5 см с бортом Asymmetry белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>649</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222673</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-8 (кор-48шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 20,2*12,4 см h1,9 см с бортом Asymmetry белое фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>583</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99000076</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F1871-10</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 24,5*14,3 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>573</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>555</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222674</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-10 (кор=30шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 25*14,8 см h2,2 см с бортом Asymmetry белое фарфор NEW P.L. [5]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>973</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222675</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1087-12 (кор-24)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30,2*17,6 см h3,2 см с бортом Asymmetry белое фарфор NEW P.L. [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1213</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>1185</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99000082</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>F1871-12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,5*18 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 30,5*18 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>813</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>440</v>
+        <v>382</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>91623110</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>91623110 / P5179036</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 36*21 см со смещенным дном Asymmetry белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 36*21 см h2,5 см со смещенным дном Asymmetry белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>472</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200083</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>F1956 (кор=144шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдце для соусника арт. 81200082 Asymmetry 18*9 см белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдце для соусника арт. 81200082 Asymmetry 18*9 см h2 см белое фарфор P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>162</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>662</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222693</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-6 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 185 мл 15*15 см h4,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  185 мл 15*15 см h4,5 см емкость для закусок с бортом Asymmetry белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>497</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1171</v>
+        <v>1159</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222694</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>713</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1183</v>
+        <v>1167</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222695</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1083</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1191</v>
+        <v>1178</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222692</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*12 см h4 см с бортом Asymmetry квадратный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 12*12 см h4 см для закусок с бортом Asymmetry квадратный белый фарфор  P.L. [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>307</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>1156</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200082</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F1955 (кор=120шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 13,5*10 см Asymmetry овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 13,5*10 см h3,5 см для закусок Asymmetry овальный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>372</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>99000074</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>F1839-8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20,8*20,8 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 20,8*20,8 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>324</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>*99002807</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>Р5122721 (кор=36шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>258.5</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>3275</v>
+        <v>3229</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>99002807</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>LH507-21 (кор=36шт)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>258.5</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99000075</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>F1839-10</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26,3*26,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 26,3*26,3 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>558</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81223343</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>F2914-10.75/71002403</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27*27 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 27*27 см h2,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>902</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>115</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>*99002810</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>Р5122731 (кор=12шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31*31 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Тарелка 31*31 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>189.2</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>552</v>
+        <v>480</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>99002810</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>LH507-31 9кор=12шт)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31,5*31,5 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 31,5*31,5 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>599.5</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>154</v>
       </c>
       <c r="J27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>