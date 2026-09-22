--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 12:33</t>
+          <t>Прайс актуален на 22.09.2026 16:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1157,570 +1157,570 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222198</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-23</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 320 мл d 11 см h5,5 см белая Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>397</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>8536</v>
+        <v>7474</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222189</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-13</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>276</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>5523</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81222196</t>
+          <t>81222192</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-16</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  265 мл d 12,7 см h4,4 см емкость для закусок белый фарфор Glory Eco P.L. [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>387</v>
+        <v>137</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1881</v>
+        <v>2778</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222192</t>
+          <t>81222193</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-17</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 265 мл d 12,7 см h4,4 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник  385 мл d 15 см h4,7 см емкость для закусок белый фарфор Glory Eco P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>6730</v>
+        <v>4075</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222193</t>
+          <t>81222194</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-18</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 385 мл d 15 см h4,7 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>8909</v>
+        <v>16311</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222194</t>
+          <t>81222195</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-19</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>193</v>
+        <v>277</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>17829</v>
+        <v>1677</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222195</t>
+          <t>81222196</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-20</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>277</v>
+        <v>387</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1717</v>
+        <v>1877</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222197</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-21</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10,5*5,2 см h6,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>307</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>5111</v>
+        <v>4989</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222183</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-7</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>177</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>4575</v>
+        <v>3264</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222184</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-8</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>208</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>11378</v>
+        <v>7605</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222185</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>20416-9</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>263</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>10526</v>
+        <v>9064</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222186</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,2 см h2,2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>369</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>7681</v>
+        <v>6848</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222187</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-11</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 23 см h3,5 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>297</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3409</v>
+        <v>3299</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222190</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-14</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27,2 см h5,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>523</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2972</v>
+        <v>2912</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222191</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-15</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 30,5 см h6,8 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>837</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>4495</v>
+        <v>4451</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222188</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>338</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1224</v>
+        <v>852</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>