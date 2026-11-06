--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:04</t>
+          <t>Прайс актуален на 06.11.2026 19:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1177,550 +1177,550 @@
           <t>81222198</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>20416-23</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бульонная пара 320 мл d 11 см h5,5 см белая Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>397</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>7474</v>
+        <v>7040</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222189</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>20416-13</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>276</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>179</v>
       </c>
       <c r="I7" s="10">
-        <v>5523</v>
+        <v>5522</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222192</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>20416-16</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Салатник  265 мл d 12,7 см h4,4 см емкость для закусок белый фарфор Glory Eco P.L. [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>137</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2778</v>
+        <v>5224</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222193</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>20416-17</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Салатник  385 мл d 15 см h4,7 см емкость для закусок белый фарфор Glory Eco P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>149</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4075</v>
+        <v>7506</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222194</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>20416-18</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Салатник  610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>193</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I10" s="10">
-        <v>16311</v>
+        <v>16001</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222195</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>20416-19</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Салатник  800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>277</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1677</v>
+        <v>1664</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222196</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>20416-20</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>387</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1877</v>
+        <v>1851</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222197</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>20416-21</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Салфетница 10,5*5,2 см h6,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>307</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4989</v>
+        <v>4964</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222183</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>20416-7</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>177</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I14" s="10">
-        <v>3264</v>
+        <v>2969</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222184</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>20416-8</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>208</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>7605</v>
+        <v>10370</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222185</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>20416-9</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>263</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>9064</v>
+        <v>8717</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222186</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>20416-10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,2 см h2,2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>369</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>6848</v>
+        <v>6401</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222187</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>20416-11</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 200 мл d 23 см h3,5 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>297</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>193</v>
       </c>
       <c r="I18" s="10">
-        <v>3299</v>
+        <v>3291</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222190</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>20416-14</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 27,2 см h5,5 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>523</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2912</v>
+        <v>2911</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222191</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>20416-15</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 500 мл d 30,5 см h6,8 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>837</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I20" s="10">
-        <v>4451</v>
+        <v>4238</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222188</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>20416-12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>338</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>852</v>
+        <v>658</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>