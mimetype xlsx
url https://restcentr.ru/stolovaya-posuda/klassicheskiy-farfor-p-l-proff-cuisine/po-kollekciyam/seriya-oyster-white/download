--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 12:33</t>
+          <t>Прайс актуален на 23.10.2026 21:07</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1187,246 +1187,246 @@
         <is>
           <t>Блюдо прямоугольное 31*19,5 см h4,5 см 450 мл Oyster белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1037</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81200073</t>
+          <t>81200078</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>F3094-15.25 (кор=10/2</t>
+          <t>F1140-6 (кор=64/8</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  350 мл 15*13,5 см h7 см емкость для закусок Oyster белый фарфор P.L. [8]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2437</v>
+        <v>407</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>264</v>
       </c>
       <c r="I8" s="10">
-        <v>385</v>
+        <v>3541</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81200074</t>
+          <t>81200079</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>F3094-17.25 (кор=8/2</t>
+          <t>F1141-6 (кор=48/6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3973</v>
+        <v>473</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>399</v>
+        <v>810</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81200075</t>
+          <t>99002049</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>F3094-19.75 (кор=5шт</t>
+          <t>F3686-10WY (кор=12/3</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>5597</v>
+        <v>1213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81200078</t>
+          <t>81200073</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>F1140-6 (кор=64/8</t>
+          <t>F3094-15.25 (кор=10/2</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл 15*13,5 см h7 см Oyster белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>407</v>
+        <v>2437</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3636</v>
+        <v>256</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81200079</t>
+          <t>81200074</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F1141-6 (кор=48/6</t>
+          <t>F3094-17.25 (кор=8/2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>473</v>
+        <v>3973</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>829</v>
+        <v>389</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>99002049</t>
+          <t>81200075</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>F3686-10WY (кор=12/3</t>
+          <t>F3094-19.75 (кор=5шт</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1213</v>
+        <v>5597</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>446</v>
+        <v>151</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>71047253</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F3687WY-6.75L (кор=4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Тарелка 18*16,5 см h2 см овальная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1435,225 +1435,225 @@
         <v>302</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200070</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>F3070-8 (кор=30шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h2/1 см квадратная Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>665</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1883</v>
+        <v>1870</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200071</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>F3070-10 (кор=16шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 25*25 см h2,8/1 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>934</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>607</v>
       </c>
       <c r="I16" s="10">
-        <v>2532</v>
+        <v>2529</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200072</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>F3070-12 (кор=10)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 30*30 см h3,5/1,5 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1529</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>91623101</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>MX-91623-12" (кор=16</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30,5*30,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 30,5*30,5 см h1,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>664</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200068</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>F3071-10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26 см Oyster белая фарфор P.L. Proff Cuisine [2]</t>
+          <t>Тарелка d 26 см h3/1 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>851</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200069</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F3071-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 31 см Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 31 см h4/1,5 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1379</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="J20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>