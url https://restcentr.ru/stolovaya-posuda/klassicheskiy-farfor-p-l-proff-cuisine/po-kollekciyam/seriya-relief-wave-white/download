--- v0 (2026-06-17)
+++ v1 (2026-09-25)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:47</t>
+          <t>Прайс актуален на 26.09.2026 01:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1525,66 +1525,66 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99000192</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F2934 (кор=18/3</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 25,5*25,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо квадратное 25,5*25,5 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>873</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>637</v>
+        <v>594</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223906</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F2858-10</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 25 см Lotos Wave белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1710,697 +1710,697 @@
           <t>81200047</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>F2856-12 (кор=12)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30*17 см h1,5 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>837</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>768</v>
+        <v>727</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99002050</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F3670-13WY (кор=20шт</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 32,5*19,5 см h2 см Texture Style белое фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1213</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200759</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>F3674-13WY (кор=12/3</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*20 см h3 см Crumpled Style белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1213</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99000187</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F2856-14 (кор=12/3)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 35*20 см h1,9 см Relief белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1293</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200046</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>F2939-13.75 (кор=8шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*25,5 см h2 см Relief белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1453</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223267</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>F3779-4.5 кор=48/4</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Емкость конверт для фри и снэков Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Емкость конверт для закусок, фри, снэков Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>516</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>99002244</t>
+          <t>81223909</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>F3669-10WY (кор=18/3</t>
+          <t>F3004-6</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл d 15 см h6,5/5 см емкость для закусок Nut Shell белый фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1213</v>
+        <v>673</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1092</v>
+        <v>935</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223909</t>
+          <t>81223907</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>F3004-6</t>
+          <t>F3010-6</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h6,5/5 см Nut Shell белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>673</v>
+        <v>744</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>935</v>
+        <v>922</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81223907</t>
+          <t>81200749</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>F3010-6</t>
+          <t>F3673-8.5WY (кор=24/</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  300 мл 22*20 см h6/3 см емкость для закусок овальный Relief белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>744</v>
+        <v>993</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>935</v>
+        <v>3862</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81223912</t>
+          <t>81200043</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>F3011-10.75</t>
+          <t>F2853 (кор=48шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>2537</v>
+        <v>687</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>389</v>
+        <v>270</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81200042</t>
+          <t>81223910</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F3003-13 (кор=8шт)</t>
+          <t>F3004-8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2137</v>
+        <v>1178</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>943</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81223913</t>
+          <t>81200040</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>F3011-13</t>
+          <t>F3003-9 (кор=12/1</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>3037</v>
+        <v>865</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>389</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200749</t>
+          <t>81223908</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>F3673-8.5WY (кор=24/</t>
+          <t>F3010-8</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 22*20 см h6/3 см овальный Relief белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>993</v>
+        <v>1273</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3911</v>
+        <v>938</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200043</t>
+          <t>81223911</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>F2853 (кор=48шт)</t>
+          <t>F3004-10</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>687</v>
+        <v>1678</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>279</v>
+        <v>726</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81223910</t>
+          <t>81200041</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>F3004-8</t>
+          <t>F3003-11 (кор=8/1</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1178</v>
+        <v>1559</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>943</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81200040</t>
+          <t>99002244</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>F3003-9 (кор=12/1</t>
+          <t>F3669-10WY (кор=18/3</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>865</v>
+        <v>1213</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>1028</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81223908</t>
+          <t>81223912</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>F3010-8</t>
+          <t>F3011-10.75</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1273</v>
+        <v>2537</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>943</v>
+        <v>386</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81223911</t>
+          <t>81200042</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>F3004-10</t>
+          <t>F3003-13 (кор=8шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1678</v>
+        <v>2137</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>778</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81200041</t>
+          <t>81223913</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>F3003-11 (кор=8/1</t>
+          <t>F3011-13</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1559</v>
+        <v>3037</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>389</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222705</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0481-4.25 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>143</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>601</v>
+        <v>480</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200748</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>F3672-11.5WY (кор=20</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*25,5 см овальная Relief белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2424,40 +2424,40 @@
           <t>71047252</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>F3688WY-11.5L (кор=1</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Тарелка 29*26 см h2,5/1,7 см овальная Relief Wave белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1497</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="J32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>