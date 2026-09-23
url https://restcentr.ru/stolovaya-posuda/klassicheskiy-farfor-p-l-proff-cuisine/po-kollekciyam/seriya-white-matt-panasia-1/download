--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:38</t>
+          <t>Прайс актуален на 23.09.2026 12:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1487,910 +1487,910 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221826</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0367-6-FR</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо квадратное 16*16 см h5,4 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо квадратное 16*16 см h5,4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1237</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1348</v>
+        <v>1325</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222052</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0380-11-FR</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1537</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>773</v>
+        <v>640</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221825</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ZA0368-9.5-FR</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1637</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1101</v>
+        <v>990</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221827</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0370-12-FR</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*12 см h3 см White Matt Panasia P.L. Proff Cuisine [2]</t>
+          <t>Блюдо прямоугольное 30,6*12 см h3 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1857</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1280</v>
+        <v>1199</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221828</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0369-12-FR</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 30,6*6 см h2,8 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Блюдо прямоугольное 30,6*6 см h2,8 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1237</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1002</v>
+        <v>981</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222065</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0461-13-FR</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 33*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 33*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1687</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222051</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0594-13.75-FR</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 34*8 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 34*8 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1327</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221824</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0382-14-FR</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>999</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>763</v>
+        <v>596</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222066</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0438-16-FR</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1187</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>697</v>
+        <v>611</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222064</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0461-16-FR</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 41*10 см h4 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 41*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2097</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>511</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222063</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0599-17-FR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо прямоугольное 43*7 см h3,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Блюдо прямоугольное 43*7 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1973</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222050</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0570-6-ar</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81221800 White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>549</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1116</v>
+        <v>1045</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81221822</t>
+          <t>81222054</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0041-4-FR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник  250 мл d 9,5 см h6 см емкость для закусок White Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1673</v>
+        <v>503</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1100</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222054</t>
+          <t>81222055</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0041-6-FR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 9,5 см h6 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>503</v>
+        <v>783</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>714</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222057</t>
+          <t>81221821</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0379-7-FR</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>3057</v>
+        <v>999</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>591</v>
+        <v>1414</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222058</t>
+          <t>81221820</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0376-9-FR</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>3573</v>
+        <v>1237</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>120</v>
+        <v>1249</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222055</t>
+          <t>81221822</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0379-9-FR</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>783</v>
+        <v>1673</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>872</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81221821</t>
+          <t>81222057</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZB0049-12-FR</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>999</v>
+        <v>3057</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1498</v>
+        <v>561</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222059</t>
+          <t>81222058</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZB0049-14-FR</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>7537</v>
+        <v>3573</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>329</v>
+        <v>123</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81221820</t>
+          <t>81222059</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZB0049-16-FR</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1237</v>
+        <v>7537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1345</v>
+        <v>317</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222056</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0447-3-FR</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>370</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2015</v>
+        <v>1847</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222053</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0448-100-fr</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>593</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1298</v>
+        <v>1280</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221818</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>ZA0375-8-FR</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>813</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2302</v>
+        <v>785</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221819</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0375-10-FR</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,7 см h2,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1283</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1493</v>
+        <v>1354</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221823</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0377-11-FR</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 320 мл d 27,7 см h4,3 см для пасты White Matt Panasia P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1789</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>704</v>
+        <v>610</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221800</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0569-220-ar</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 7,4 см h5,5 см White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>593</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>819</v>
+        <v>730</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>