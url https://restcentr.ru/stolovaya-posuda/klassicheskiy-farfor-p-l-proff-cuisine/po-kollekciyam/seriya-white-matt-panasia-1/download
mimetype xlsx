--- v1 (2026-09-23)
+++ v2 (2026-11-08)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 12:25</t>
+          <t>Прайс актуален на 08.11.2026 11:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1507,153 +1507,153 @@
           <t>81221826</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ZA0367-6-FR</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 16*16 см h5,4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1237</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1325</v>
+        <v>1279</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222052</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZA0380-11-FR</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 27*27 см h1,9 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1537</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221825</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ZA0368-9.5-FR</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 21,7 см h2,3 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1637</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>990</v>
+        <v>934</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221827</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>ZA0370-12-FR</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30,6*12 см h3 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1857</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221828</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZA0369-12-FR</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 30,6*6 см h2,8 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1677,391 +1677,391 @@
           <t>81222065</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>ZA0461-13-FR</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1687</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222051</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ZA0594-13.75-FR</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*8 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1327</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>445</v>
+        <v>404</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221824</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ZA0382-14-FR</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36*13 см h2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>999</v>
+        <v>1123</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>596</v>
+        <v>1129</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222066</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>ZA0438-16-FR</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 40,5*10,5 см h1,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1187</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>611</v>
+        <v>573</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222064</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ZA0461-16-FR</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 41*10 см h4 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2097</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>1363</v>
       </c>
       <c r="I15" s="10">
         <v>511</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222063</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>ZA0599-17-FR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 43*7 см h3,5 см брусок для закусок White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1973</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1282</v>
       </c>
       <c r="I16" s="10">
         <v>534</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222050</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>ZA0570-6-ar</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см чайное для чашки арт. 81221800 White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>549</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1045</v>
+        <v>985</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222054</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>ZA0041-4-FR</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Салатник  250 мл d 9,5 см h6 см емкость для закусок White Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>503</v>
+        <v>607</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>694</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222055</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>ZA0041-6-FR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Салатник  550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>783</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>714</v>
+        <v>650</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221821</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>ZA0379-7-FR</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Салатник  600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>999</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1414</v>
+        <v>1333</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81221820</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>ZA0376-9-FR</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Салатник  700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1237</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1249</v>
+        <v>1033</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81221822</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>ZA0379-9-FR</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2085,312 +2085,312 @@
           <t>81222057</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>ZB0049-12-FR</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>3057</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>561</v>
+        <v>536</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222058</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>ZB0049-14-FR</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3573</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222059</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>ZB0049-16-FR</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>7537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>317</v>
+        <v>295</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222056</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>ZA0447-3-FR</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>370</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1847</v>
+        <v>1769</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222053</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>ZA0448-100-fr</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>593</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1280</v>
+        <v>1236</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81221818</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>ZA0375-8-FR</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>813</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>785</v>
+        <v>736</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221819</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>ZA0375-10-FR</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,7 см h2,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1354</v>
+        <v>1340</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81221823</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>ZA0377-11-FR</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 320 мл d 27,7 см h4,3 см для пасты White Matt Panasia P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1789</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>610</v>
+        <v>569</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221800</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>ZA0569-220-ar</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 7,4 см h5,5 см White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>593</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>730</v>
+        <v>646</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>