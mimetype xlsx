--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:47</t>
+          <t>Прайс актуален на 22.09.2026 16:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1322,740 +1322,740 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222573</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-9-ME</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1147</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>731</v>
+        <v>542</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222574</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-11-ME</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1637</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>908</v>
+        <v>834</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222585</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0396-5-ME</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>357</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1777</v>
+        <v>1738</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222587</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0398-6-ME</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>387</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2117</v>
+        <v>2037</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222589</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZA0647-6.5-AR-ME</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>597</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1167</v>
+        <v>1147</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222593</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0648g-500-y-ME</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Крышка для чайника арт. 81222592 Frost White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>499</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222583</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0394-100-ME</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>397</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1551</v>
+        <v>1544</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222571</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ZA 0510-4-ME</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 11,7 см h6,5 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>703</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222572</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-7-ME</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h7 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1103</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>682</v>
+        <v>641</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222080</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0510-6-ME</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 15 см h6,5 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок White Moon P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1097</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>859</v>
+        <v>847</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222078</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-9-ME</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 22,5 см h6 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1673</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>594</v>
+        <v>339</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222077</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0384-6-ME</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>823</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1330</v>
+        <v>1282</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222081</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0510-8-ME</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1687</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>886</v>
+        <v>821</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222591</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>437</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1878</v>
+        <v>1826</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222082</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>ZA0584-3-ME</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>413</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>666</v>
+        <v>559</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222079</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-7-ME</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1187</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>601</v>
+        <v>481</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222592</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0648-500-ar-ME</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Чайник 500 мл d 13 см h7,5 см Frost White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2083</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222580</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0386-180-ME</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>487</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1679</v>
+        <v>1655</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222586</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0397-210-ME</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>487</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1284</v>
+        <v>1201</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222588</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0583-320-ME</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>573</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1282</v>
+        <v>1214</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222584</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>ZA0395-90-ME</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>397</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1559</v>
+        <v>1514</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>