--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -202,50 +202,69 @@
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                         <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
             <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/>
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
                                 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
                                 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
                                 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
+                                <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
+                                <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
+                                <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
+                                <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
+                                <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
+                                <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
+                                <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
+                                <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
+                                <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
+                                <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
+                                <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
+                                <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
+                                <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
+                                <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
+                                <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
+                                <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
+                                <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
+                                <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
+                                <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -906,50 +925,658 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Image23"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image24"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image25"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image26"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image27"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image28"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image29"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image30"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image31"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image32"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image33"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image34"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image35"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image36"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image37"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image38"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image39"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image40"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image41"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image42"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1223,78 +1850,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J26"/>
+  <dimension ref="A2:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:42</t>
+          <t>Прайс актуален на 06.11.2026 19:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1317,745 +1944,1391 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81222573</t>
+          <t>81233128</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>ZA0509-9-ME</t>
+          <t>ZA0385-12.5-MD</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Блюдо овальное 31,5*23,3 см h3,5 см Marine White Moon P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1147</v>
+        <v>1923</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>542</v>
+        <v>341</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81222574</t>
+          <t>81233129</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>ZA0509-11-ME</t>
+          <t>ZA0385-15.5-MD</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
+          <t>Блюдо овальное 36,8*26,8 см h4 см Marine White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1637</v>
+        <v>2370</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>834</v>
+        <v>439</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222585</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ZA0396-5-ME</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>357</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1738</v>
+        <v>1705</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222587</t>
+          <t>81233132</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>ZA0398-6-ME</t>
+          <t>ZA0396-5-MD</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 12 см h1,8 см кофейное для чашки арт. 81222584 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>387</v>
+        <v>443</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2037</v>
+        <v>283</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222589</t>
+          <t>81222587</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>ZA0647-6.5-AR-ME</t>
+          <t>ZA0398-6-ME</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>597</v>
+        <v>387</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1147</v>
+        <v>1996</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222593</t>
+          <t>81233133</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>ZA0648g-500-y-ME</t>
+          <t>ZA0398-6-MD</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Крышка для чайника арт. 81222592 Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Блюдце d 15 см h2 см чайное для чашки арт. 81222586 Marine White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>473</v>
+        <v>497</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>499</v>
+        <v>210</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222583</t>
+          <t>81222589</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>ZA0394-100-ME</t>
+          <t>ZA0647-6.5-AR-ME</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Блюдце d 16,5 см h2 см чайное для чашки арт. 81222588 Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>397</v>
+        <v>597</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1544</v>
+        <v>1138</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222571</t>
+          <t>81222593</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>ZA 0510-4-ME</t>
+          <t>ZA0648g-500-y-ME</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок White Moon P.L. [6]</t>
+          <t>Крышка для чайника арт. 81222592 White Moon P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>703</v>
+        <v>473</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>660</v>
+        <v>496</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222572</t>
+          <t>81222583</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>ZA0388-7-ME</t>
+          <t>ZA0394-100-ME</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский White Moon P.L. [2]</t>
+          <t>Молочник соусник 100 мл d 6,8/6,3 см h5,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1103</v>
+        <v>397</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>641</v>
+        <v>1528</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222080</t>
+          <t>81222571</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>ZA0510-6-ME</t>
+          <t>ZA 0510-4-ME</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок White Moon P.L. [4]</t>
+          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок Matt White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1097</v>
+        <v>704</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>847</v>
+        <v>629</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222078</t>
+          <t>81233120</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>ZA0388-9-ME</t>
+          <t>ZA0388-7-MD</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский White Moon P.L. [2]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1673</v>
+        <v>1374</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>339</v>
+        <v>293</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222077</t>
+          <t>81222572</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>ZA0384-6-ME</t>
+          <t>ZA0388-7-ME</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник  550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>823</v>
+        <v>1103</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1282</v>
+        <v>619</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222081</t>
+          <t>81222080</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>ZA0510-8-ME</t>
+          <t>ZA0510-6-ME</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник  600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок Matt White Moon P.L. [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1687</v>
+        <v>1097</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222591</t>
+          <t>81233121</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>ZA0607-3oz-ME</t>
+          <t>ZA0388-9-MD</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Marine White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>437</v>
+        <v>1978</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1826</v>
+        <v>1399</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222082</t>
+          <t>81222078</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>ZA0584-3-ME</t>
+          <t>ZA0388-9-ME</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>413</v>
+        <v>1673</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>559</v>
+        <v>337</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222079</t>
+          <t>81233122</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>ZA0509-7-ME</t>
+          <t>ZA0384-6-MD</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  550 мл d 15 см h6 см Marine White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1187</v>
+        <v>993</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>481</v>
+        <v>211</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222592</t>
+          <t>81222077</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>ZA0648-500-ar-ME</t>
+          <t>ZA0384-6-ME</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Чайник 500 мл d 13 см h7,5 см Frost White Moon P.L. Proff Cuisine [1]</t>
+          <t>Салатник  550 мл d 15 см h6 см Matt White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>2083</v>
+        <v>823</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I22" s="10">
-        <v>767</v>
+        <v>1177</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222580</t>
+          <t>81233119</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>ZA0386-180-ME</t>
+          <t>ZA0510-8-MD</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>487</v>
+        <v>2037</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1655</v>
+        <v>451</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222586</t>
+          <t>81222081</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>ZA0397-210-ME</t>
+          <t>ZA0510-8-ME</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>487</v>
+        <v>1687</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1201</v>
+        <v>686</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81222588</t>
+          <t>81233136</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>ZA0583-320-ME</t>
+          <t>ZA0548-8-MD</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 20,5 см h5 см Marine White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>573</v>
+        <v>1653</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1214</v>
+        <v>411</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
+          <t>81233134</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="inlineStr">
+        <is>
+          <t>ZA0584-7-MD</t>
+        </is>
+      </c>
+      <c r="E26" s="8" t="inlineStr">
+        <is>
+          <t>Салатник 900 мл d 18 см h6 см Marine White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G26" s="9">
+        <v>1594</v>
+      </c>
+      <c r="H26" s="9">
+        <v/>
+      </c>
+      <c r="I26" s="10">
+        <v>223</v>
+      </c>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="6" t="inlineStr">
+        <is>
+          <t>81222591</t>
+        </is>
+      </c>
+      <c r="D27" s="7" t="inlineStr">
+        <is>
+          <t>ZA0607-3oz-ME</t>
+        </is>
+      </c>
+      <c r="E27" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F27" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G27" s="9">
+        <v>437</v>
+      </c>
+      <c r="H27" s="9">
+        <v>284</v>
+      </c>
+      <c r="I27" s="10">
+        <v>1623</v>
+      </c>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="6" t="inlineStr">
+        <is>
+          <t>81233135</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="inlineStr">
+        <is>
+          <t>ZA0607-3OZ-MD</t>
+        </is>
+      </c>
+      <c r="E28" s="8" t="inlineStr">
+        <is>
+          <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G28" s="9">
+        <v>549</v>
+      </c>
+      <c r="H28" s="9">
+        <v/>
+      </c>
+      <c r="I28" s="10">
+        <v>427</v>
+      </c>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="6" t="inlineStr">
+        <is>
+          <t>81233138</t>
+        </is>
+      </c>
+      <c r="D29" s="7" t="inlineStr">
+        <is>
+          <t>ZA0584-3-MD</t>
+        </is>
+      </c>
+      <c r="E29" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Marine White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F29" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G29" s="9">
+        <v>497</v>
+      </c>
+      <c r="H29" s="9">
+        <v/>
+      </c>
+      <c r="I29" s="10">
+        <v>1243</v>
+      </c>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="6" t="inlineStr">
+        <is>
+          <t>81222082</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="inlineStr">
+        <is>
+          <t>ZA0584-3-ME</t>
+        </is>
+      </c>
+      <c r="E30" s="8" t="inlineStr">
+        <is>
+          <t>Соусник 100 мл d 7 см h4 см круглый фарфор Matt White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G30" s="9">
+        <v>413</v>
+      </c>
+      <c r="H30" s="9">
+        <v/>
+      </c>
+      <c r="I30" s="10">
+        <v>498</v>
+      </c>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="6" t="inlineStr">
+        <is>
+          <t>81222079</t>
+        </is>
+      </c>
+      <c r="D31" s="7" t="inlineStr">
+        <is>
+          <t>ZA0509-7-ME</t>
+        </is>
+      </c>
+      <c r="E31" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 17,5 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F31" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G31" s="9">
+        <v>1187</v>
+      </c>
+      <c r="H31" s="9">
+        <v/>
+      </c>
+      <c r="I31" s="10">
+        <v>479</v>
+      </c>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="6" t="inlineStr">
+        <is>
+          <t>81233125</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="inlineStr">
+        <is>
+          <t>ZA0382-6.25-MD</t>
+        </is>
+      </c>
+      <c r="E32" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 21 см h2,4 см Marine White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G32" s="9">
+        <v>1103</v>
+      </c>
+      <c r="H32" s="9">
+        <v/>
+      </c>
+      <c r="I32" s="10">
+        <v>571</v>
+      </c>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="6" t="inlineStr">
+        <is>
+          <t>81233123</t>
+        </is>
+      </c>
+      <c r="D33" s="7" t="inlineStr">
+        <is>
+          <t>ZA0509-9-MD</t>
+        </is>
+      </c>
+      <c r="E33" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 22,6 см h3 см без борта Marine White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F33" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G33" s="9">
+        <v>1437</v>
+      </c>
+      <c r="H33" s="9">
+        <v/>
+      </c>
+      <c r="I33" s="10">
+        <v>643</v>
+      </c>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="6" t="inlineStr">
+        <is>
+          <t>81222573</t>
+        </is>
+      </c>
+      <c r="D34" s="7" t="inlineStr">
+        <is>
+          <t>ZA0509-9-ME</t>
+        </is>
+      </c>
+      <c r="E34" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 22,6 см h3 см без борта Matt White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F34" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G34" s="9">
+        <v>1147</v>
+      </c>
+      <c r="H34" s="9">
+        <v>745</v>
+      </c>
+      <c r="I34" s="10">
+        <v>539</v>
+      </c>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t>81233126</t>
+        </is>
+      </c>
+      <c r="D35" s="7" t="inlineStr">
+        <is>
+          <t>ZA0382-9-MD</t>
+        </is>
+      </c>
+      <c r="E35" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 23 см h2,7 см Marine White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F35" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G35" s="9">
+        <v>1374</v>
+      </c>
+      <c r="H35" s="9">
+        <v/>
+      </c>
+      <c r="I35" s="10">
+        <v>403</v>
+      </c>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="6" t="inlineStr">
+        <is>
+          <t>81233124</t>
+        </is>
+      </c>
+      <c r="D36" s="7" t="inlineStr">
+        <is>
+          <t>ZA0509-11-MD</t>
+        </is>
+      </c>
+      <c r="E36" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 28 см h3 см без борта Marine White Moon P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G36" s="9">
+        <v>2037</v>
+      </c>
+      <c r="H36" s="9">
+        <v/>
+      </c>
+      <c r="I36" s="10">
+        <v>259</v>
+      </c>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="6" t="inlineStr">
+        <is>
+          <t>81222574</t>
+        </is>
+      </c>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>ZA0509-11-ME</t>
+        </is>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 28 см h3 см без борта Matt White Moon P.L. Proff Cuisine [2]</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G37" s="9">
+        <v>1637</v>
+      </c>
+      <c r="H37" s="9">
+        <v/>
+      </c>
+      <c r="I37" s="10">
+        <v>789</v>
+      </c>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6" t="inlineStr">
+        <is>
+          <t>81233127</t>
+        </is>
+      </c>
+      <c r="D38" s="7" t="inlineStr">
+        <is>
+          <t>ZA0382-11.25-MD</t>
+        </is>
+      </c>
+      <c r="E38" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка d 28,5 см h2,8 см Marine White Moon P.L. Proff Cuisine [4]</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G38" s="9">
+        <v>1814</v>
+      </c>
+      <c r="H38" s="9">
+        <v/>
+      </c>
+      <c r="I38" s="10">
+        <v>683</v>
+      </c>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="6" t="inlineStr">
+        <is>
+          <t>81233131</t>
+        </is>
+      </c>
+      <c r="D39" s="7" t="inlineStr">
+        <is>
+          <t>ZA0387-11-MD</t>
+        </is>
+      </c>
+      <c r="E39" s="8" t="inlineStr">
+        <is>
+          <t>Тарелка глубокая 420 мл d 28 см h6,3 см Marine White Moon P.L. Proff Cuisine [3]</t>
+        </is>
+      </c>
+      <c r="F39" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G39" s="9">
+        <v>2307</v>
+      </c>
+      <c r="H39" s="9">
+        <v/>
+      </c>
+      <c r="I39" s="10">
+        <v>311</v>
+      </c>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="6" t="inlineStr">
+        <is>
+          <t>81222592</t>
+        </is>
+      </c>
+      <c r="D40" s="7" t="inlineStr">
+        <is>
+          <t>ZA0648-500-ar-ME</t>
+        </is>
+      </c>
+      <c r="E40" s="8" t="inlineStr">
+        <is>
+          <t>Чайник 500 мл d 13 см h7,5 см White Moon P.L. Proff Cuisine [1]</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G40" s="9">
+        <v>2084</v>
+      </c>
+      <c r="H40" s="9">
+        <v>1354</v>
+      </c>
+      <c r="I40" s="10">
+        <v>765</v>
+      </c>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>81222580</t>
+        </is>
+      </c>
+      <c r="D41" s="7" t="inlineStr">
+        <is>
+          <t>ZA0386-180-ME</t>
+        </is>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F41" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G41" s="9">
+        <v>487</v>
+      </c>
+      <c r="H41" s="9">
+        <v/>
+      </c>
+      <c r="I41" s="10">
+        <v>1653</v>
+      </c>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="6" t="inlineStr">
+        <is>
+          <t>81233130</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="inlineStr">
+        <is>
+          <t>ZA0386-180-MD</t>
+        </is>
+      </c>
+      <c r="E42" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Marine White Moon P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G42" s="9">
+        <v>607</v>
+      </c>
+      <c r="H42" s="9">
+        <v/>
+      </c>
+      <c r="I42" s="10">
+        <v>628</v>
+      </c>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>81222586</t>
+        </is>
+      </c>
+      <c r="D43" s="7" t="inlineStr">
+        <is>
+          <t>ZA0397-210-ME</t>
+        </is>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F43" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G43" s="9">
+        <v>487</v>
+      </c>
+      <c r="H43" s="9">
+        <v/>
+      </c>
+      <c r="I43" s="10">
+        <v>1148</v>
+      </c>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>81222588</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="inlineStr">
+        <is>
+          <t>ZA0583-320-ME</t>
+        </is>
+      </c>
+      <c r="E44" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G44" s="9">
+        <v>573</v>
+      </c>
+      <c r="H44" s="9">
+        <v>372</v>
+      </c>
+      <c r="I44" s="10">
+        <v>1200</v>
+      </c>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
           <t>81222584</t>
         </is>
       </c>
-      <c r="D26" s="7" t="inlineStr">
+      <c r="D45" s="7" t="inlineStr">
         <is>
           <t>ZA0395-90-ME</t>
         </is>
       </c>
-      <c r="E26" s="8" t="inlineStr">
+      <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
-      <c r="F26" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" s="9">
+      <c r="F45" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G45" s="9">
         <v>397</v>
       </c>
-      <c r="H26" s="9">
-[...5 lines deleted...]
-      <c r="J26" s="4"/>
+      <c r="H45" s="9">
+        <v/>
+      </c>
+      <c r="I45" s="10">
+        <v>1481</v>
+      </c>
+      <c r="J45" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>