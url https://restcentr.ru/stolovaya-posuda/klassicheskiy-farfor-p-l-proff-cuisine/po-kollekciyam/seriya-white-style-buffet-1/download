--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 23:18</t>
+          <t>Прайс актуален на 22.09.2026 16:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1289,221 +1289,221 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222075</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-9-R</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 22*12,3 см h2 см White Style Buffet P.L. [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>957</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222073</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-9-R</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 22*17 см h3,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1097</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>434</v>
+        <v>412</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222071</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-12-R</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 31*20,5 см h4 см 1,2 л White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1773</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222076</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0601-13-R</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 33*12,5 см h2,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1278</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222074</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0600-13-R</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*27 см h2 см 300 мл White Style Buffet P.L. [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1777</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>1</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222072</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0514-14-R</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 36,5*24,5 см h4,5 см White Style Buffet P.L. [3]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>456</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
@@ -1513,51 +1513,51 @@
           <t>99002290</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F1408 (кор=6/2шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2757</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99000108</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>C88683</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1581,414 +1581,414 @@
           <t>81243103</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F1408-Y-W</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4237</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200085</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>F1665 (кор=4/1</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5023</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81243098</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>F1272C-W</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>5774</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81002102</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>C88117</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h70 мм фарфор 520*315*70 мм 4,5 л белая SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>8483</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99002292</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>F1410 (кор=12/2</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1473</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>983</v>
+        <v>790</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81243100</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>F1410C-W</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2073</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>689</v>
+        <v>656</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200084</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F1666 (кор=8/1</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2493</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>526</v>
+        <v>429</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81243105</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>F1273BG-W</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>3257</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>377</v>
+        <v>213</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99000107</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>C88217</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2568</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81221553</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1411BG-W</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1185</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81243106</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>F1274BL-W</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2137</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>337</v>
+        <v>237</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81243099</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>F2142C-W</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3773</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>