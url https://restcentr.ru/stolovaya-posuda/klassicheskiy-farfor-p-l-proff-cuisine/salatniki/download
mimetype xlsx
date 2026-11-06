--- v0 (2026-06-03)
+++ v1 (2026-11-06)
@@ -2768,51 +2768,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 23:46</t>
+          <t>Прайс актуален на 06.11.2026 19:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2835,2309 +2835,2309 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81221822</t>
+          <t>81222706</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1154-5.5 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник  125 мл 13,8*13,2 см h6,4/2,5 см скошенный емкость для закусок белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1673</v>
+        <v>273</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1120</v>
+        <v>1637</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81229856</t>
+          <t>81222571</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA 0510-4-ME</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 24 см h5,7 cм White Raw Wood P.L. Proff Cuisine [4]</t>
+          <t>Салатник  150 мл d 11,7 см h6,5 см емкость для закусок Matt White Moon P.L. [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>2137</v>
+        <v>704</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1231</v>
+        <v>629</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>99002244</t>
+          <t>81223909</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>F3669-10WY (кор=18/3</t>
+          <t>F3004-6</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  150 мл d 15 см h6,5/5 см емкость для закусок Nut Shell белый фарфор P.L. [3]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1213</v>
+        <v>673</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I8" s="10">
-        <v>1092</v>
+        <v>863</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222706</t>
+          <t>81223907</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3010-6</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 125 мл 13,8*13,2 см h6,4/2,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>273</v>
+        <v>744</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2277</v>
+        <v>922</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81222196</t>
+          <t>81200724</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1154-7 (кор=48/6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  150 мл d 17,5 см h8/3 см скошенный емкость для закусок белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>387</v>
+        <v>457</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1893</v>
+        <v>911</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81229854</t>
+          <t>81222707</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2627-6.5 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1300 мл d 25 см h6,8 cм White Raw Wood P.L. Proff Cuisine [3]</t>
+          <t>Салатник  175 мл 16,3*11 см h9,5/4,5 см скошенный емкость для закусок белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>2387</v>
+        <v>637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1726</v>
+        <v>1126</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>99004036</t>
+          <t>81222693</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>Н0818 (кор=24шт) 5</t>
+          <t>F1084-6 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл d 20 см h9,5 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  185 мл 15*15 см h4,5 см емкость для закусок с бортом Asymmetry белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>762.3</v>
+        <v>497</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>323</v>
       </c>
       <c r="I12" s="10">
-        <v>1382</v>
+        <v>1099</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222571</t>
+          <t>81222572</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-7-ME</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 11,7 см h6,5 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  200 мл d 17,5 см h7 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>703</v>
+        <v>1103</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>680</v>
+        <v>619</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81223909</t>
+          <t>81200723</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>F3004-6</t>
+          <t>F0271-7</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h6,5/5 см Nut Shell белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  200 мл d 17,5 см h8,5/4,5 см скошенный емкость для закусок белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>673</v>
+        <v>473</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>935</v>
+        <v>900</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81223907</t>
+          <t>81222080</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>F3010-6</t>
+          <t>ZA0510-6-ME</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 15 см h8,5/7 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник  250 мл d 15 см h6,5 см емкость для закусок Matt White Moon P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>744</v>
+        <v>1097</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>935</v>
+        <v>834</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200724</t>
+          <t>81222054</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F1154-7 (кор=48/6</t>
+          <t>ZA0041-4-FR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 17,5 см h8/3 см скошенный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  250 мл d 9,5 см h6 см емкость для закусок White Matt Panasia P.L. [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>457</v>
+        <v>607</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1044</v>
+        <v>694</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81200073</t>
+          <t>81222192</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>F3094-15.25 (кор=10/2</t>
+          <t>20416-16</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  265 мл d 12,7 см h4,4 см емкость для закусок белый фарфор Glory Eco P.L. [4]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2437</v>
+        <v>137</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>386</v>
+        <v>5224</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81223912</t>
+          <t>81200749</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>F3011-10.75</t>
+          <t>F3673-8.5WY (кор=24/</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  300 мл 22*20 см h6/3 см емкость для закусок овальный Relief белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2537</v>
+        <v>993</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>645</v>
       </c>
       <c r="I18" s="10">
-        <v>374</v>
+        <v>3851</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229567</t>
+          <t>99004035</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>F1475-8</t>
+          <t>F0291-4.5 (кор=96шт)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл миска для лапши d 20 см h10,5 см белая Panasia P.L. Proff Cuisine [3]</t>
+          <t>Салатник  300 мл d 11,5 см h5,9 см емкость для закусок белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>921</v>
+        <v>173</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>669</v>
+        <v>4136</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222707</t>
+          <t>81222078</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0388-9-ME</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 175 мл 16,3*11 см h9,5/4,5 см скошенный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл d 22,5 см h6 см емкость для закусок плоский Matt White Moon P.L. [2]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>637</v>
+        <v>1673</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1173</v>
+        <v>337</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81200042</t>
+          <t>99004037</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F3003-13 (кор=8шт)</t>
+          <t>F0190-4.8 (кор=48шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  325 мл 11,8*11,8 см h7 см емкость для закусок квадратный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2137</v>
+        <v>357</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>9318</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222693</t>
+          <t>81200078</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1140-6 (кор=64/8</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 185 мл 15*15 см h4,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Салатник  350 мл 15*13,5 см h7 см емкость для закусок Oyster белый фарфор P.L. [8]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>497</v>
+        <v>407</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>264</v>
       </c>
       <c r="I22" s="10">
-        <v>1171</v>
+        <v>3529</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222572</t>
+          <t>81200731</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1580-12 (кор=36/4</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h7 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  350 мл d 12 см h10/6 см скошенный емкость для закусок белый фарфор P.L. [4]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1103</v>
+        <v>679</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>441</v>
       </c>
       <c r="I23" s="10">
-        <v>685</v>
+        <v>4607</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200723</t>
+          <t>81200719</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>F0271-7</t>
+          <t>F0433-5 (кор=60шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 200 мл d 17,5 см h8,5/4,5 см скошенный белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  350 мл d 12,7 см h4,6 см емкость для закусок белый фарфор P.L. [5]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>473</v>
+        <v>193</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>999</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81223913</t>
+          <t>81222193</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>F3011-13</t>
+          <t>20416-17</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  385 мл d 15 см h4,7 см емкость для закусок белый фарфор Glory Eco P.L. [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>3037</v>
+        <v>149</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>389</v>
+        <v>7506</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81200074</t>
+          <t>81222694</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>F3094-17.25 (кор=8/2</t>
+          <t>F1084-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>3973</v>
+        <v>713</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>399</v>
+        <v>1158</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200075</t>
+          <t>99004010</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>F3094-19.75 (кор=5шт</t>
+          <t>F0291-5 (кор=48ш)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  425 мл d 13 см h6,5 см белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>5597</v>
+        <v>280</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>159</v>
+        <v>5980</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81222080</t>
+          <t>91623104</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1320-5 (кор=48шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 15 см h6,5 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник  440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1097</v>
+        <v>317</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>859</v>
+        <v>3104</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81222054</t>
+          <t>81200043</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2853 (кор=48шт)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 9,5 см h6 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>503</v>
+        <v>687</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222057</t>
+          <t>81223910</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3004-8</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>3057</v>
+        <v>1178</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>765</v>
       </c>
       <c r="I30" s="10">
-        <v>593</v>
+        <v>943</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222192</t>
+          <t>99004053</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0190-6 (кор=36шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Салатник 265 мл d 12,7 см h4,4 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник  500 мл 14,6*14,6 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>137</v>
+        <v>500</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>6749</v>
+        <v>10129</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81200749</t>
+          <t>81200040</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>F3673-8.5WY (кор=24/</t>
+          <t>F3003-9 (кор=12/1</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 22*20 см h6/3 см овальный Relief белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>993</v>
+        <v>865</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>3911</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>99004035</t>
+          <t>81200720</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>F0291-4.5 (кор=96шт)</t>
+          <t>F0433-6</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 11,5 см h5,9 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  500 мл d 15 см h5,3 см белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>173</v>
+        <v>307</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>7289</v>
+        <v>1256</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81222078</t>
+          <t>81222695</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 22,5 см h6 см плоский White Moon P.L. Proff Cuisine [2]</t>
+          <t>Салатник  550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1673</v>
+        <v>1083</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>594</v>
+        <v>1178</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>99004037</t>
+          <t>81222055</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>F0190-4.8 (кор=48шт)</t>
+          <t>ZA0041-6-FR</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл 11,8*11,8 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>357</v>
+        <v>783</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>9651</v>
+        <v>650</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81200078</t>
+          <t>81222077</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>F1140-6 (кор=64/8</t>
+          <t>ZA0384-6-ME</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл 15*13,5 см h7 см Oyster белый фарфор P.L. Proff Cuisine [8]</t>
+          <t>Салатник  550 мл d 15 см h6 см Matt White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>407</v>
+        <v>823</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I36" s="10">
-        <v>3636</v>
+        <v>1177</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81200731</t>
+          <t>81200079</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>F1580-12 (кор=36/4</t>
+          <t>F1141-6 (кор=48/6</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h10/6 см скошенный белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>679</v>
+        <v>473</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4769</v>
+        <v>810</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81200719</t>
+          <t>81200721</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>F0433-5 (кор=60шт)</t>
+          <t>F1706-5 (кор= 48 шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,7 см h4,6 см белый фарфор P.L. Proff Cuisine [5]</t>
+          <t>Салатник  600 мл d 12 см h8 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>193</v>
+        <v>298</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>152</v>
+        <v>3434</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81222058</t>
+          <t>81221821</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0379-7-FR</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник  600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>3573</v>
+        <v>999</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>122</v>
+        <v>1333</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222193</t>
+          <t>81222081</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0510-8-ME</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Салатник 385 мл d 15 см h4,7 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник  600 мл d 20 см h8,3 см глубокий Matt White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>149</v>
+        <v>1687</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>7946</v>
+        <v>686</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222694</t>
+          <t>81222194</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-18</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 20*20 см h5,5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>713</v>
+        <v>193</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I41" s="10">
-        <v>1183</v>
+        <v>16001</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>99004010</t>
+          <t>99002049</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>F0291-5 (кор=48ш)</t>
+          <t>F3686-10WY (кор=12/3</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Салатник 425 мл d 13 см h6,5 см белый фарфор P.L. Proff Cuisine [10]</t>
+          <t>Салатник  650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>283</v>
+        <v>1213</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>708</v>
+        <v>191</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>91623104</t>
+          <t>99004029</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>F1320-5 (кор=48шт)</t>
+          <t>F0291-6 (кор=32/4</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Салатник 440 мл 12,5*12,5 см h6,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  680 мл d 15 см h7,2 см белый фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>219</v>
       </c>
       <c r="I43" s="10">
-        <v>3775</v>
+        <v>13333</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81200043</t>
+          <t>81223908</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>F2853 (кор=48шт)</t>
+          <t>F3010-8</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл 13*11 см h8 см овальный Crumpled Style белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>687</v>
+        <v>1273</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>279</v>
+        <v>925</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81223910</t>
+          <t>81221820</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>F3004-8</t>
+          <t>ZA0376-9-FR</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 20 см h8/6 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник  700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1178</v>
+        <v>1237</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>943</v>
+        <v>1033</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>99004053</t>
+          <t>81223911</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>F0190-6 (кор=36шт)</t>
+          <t>F3004-10</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14,6*14,6 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>499</v>
+        <v>1678</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>10293</v>
+        <v>726</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81200040</t>
+          <t>91623105</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F3003-9 (кор=12/1</t>
+          <t>F1320-6 (кор=30шт)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 23*18,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник  800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>865</v>
+        <v>271</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>4356</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81200720</t>
+          <t>81222195</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>F0433-6</t>
+          <t>20416-19</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 15 см h5,3 см белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник  800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>3056</v>
+        <v>1664</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81222695</t>
+          <t>81221556</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0291-7</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл 25*25 см h5 см с бортом Asymmetry белый фарфор NEW P.L. Proff Cuisine [3]</t>
+          <t>Салатник  850 мл d 17,5 см h8,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1083</v>
+        <v>430</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1192</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222055</t>
+          <t>81222704</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1580-15 (кор=36 шт)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 13 см h7,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник  870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>783</v>
+        <v>1144</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I50" s="10">
-        <v>888</v>
+        <v>1095</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222077</t>
+          <t>81200041</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3003-11 (кор=8/1</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл d 15 см h6 см White Moon P.L. Proff Cuisine [6]</t>
+          <t>Салатник  900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>823</v>
+        <v>1559</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1330</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81200079</t>
+          <t>81200722</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>F1141-6 (кор=48/6</t>
+          <t>F1706-6 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 560 мл d 15,2 см h10,3 см Oyster белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник  900 мл d 15,3 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>473</v>
+        <v>202</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>131</v>
       </c>
       <c r="I52" s="10">
-        <v>829</v>
+        <v>5623</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81200721</t>
+          <t>81221822</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>F1706-5 (кор= 48 шт)</t>
+          <t>ZA0379-9-FR</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 12 см h8 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1000 мл d 22,7 см h6,6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>297</v>
+        <v>1673</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>3722</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81221821</t>
+          <t>81229856</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60081-С к=16/4</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 17,6 см h6 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1000 мл d 24 см h5,7 cм White Raw Wood P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>999</v>
+        <v>2137</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1503</v>
+        <v>1081</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81222081</t>
+          <t>99002244</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3669-10WY (кор=18/3</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 20 см h8,3 см глубокий White Moon P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1100 мл d 25 см h6 см Texture Style белый фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1687</v>
+        <v>1213</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>918</v>
+        <v>846</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222059</t>
+          <t>81222196</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-20</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Салатник 1300 мл d 22,8 см h6,1 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>7537</v>
+        <v>387</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>329</v>
+        <v>1851</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81222194</t>
+          <t>81229854</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80579-С к=18/3</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник 610 мл d 17,7 см h5 см белый фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Салатник 1300 мл d 25 см h6,8 cм White Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>193</v>
+        <v>2387</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>1551</v>
       </c>
       <c r="I57" s="10">
-        <v>16927</v>
+        <v>1691</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>99002049</t>
+          <t>99004036</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>F3686-10WY (кор=12/3</t>
+          <t>Н0818 (кор=24шт) 5</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 25,6 см h5,9 см Oyster белый фарфор P.L. Proff Cuisine [3]</t>
+          <t>Салатник 1400 мл d 20 см h9,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1213</v>
+        <v>762.3</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>431</v>
+        <v>1308</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>99004029</t>
+          <t>81200073</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>F0291-6 (кор=32/4</t>
+          <t>F3094-15.25 (кор=10/2</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Салатник 680 мл d 15 см h7,2 см белый фарфор P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1500 мл 38,5*23 см h7,6 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>338</v>
+        <v>2437</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>14957</v>
+        <v>244</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81223908</t>
+          <t>81223912</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>F3010-8</t>
+          <t>F3011-10.75</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 20 см h19,5/11,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1500 мл d 26,5 см h8 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1273</v>
+        <v>2537</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>943</v>
+        <v>373</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81221820</t>
+          <t>81229567</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1475-8</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 22,6 см h4,5 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Салатник 1500 мл миска для лапши d 20 см h10,5 см белый Panasia P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1237</v>
+        <v>921</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>598</v>
       </c>
       <c r="I61" s="10">
-        <v>1345</v>
+        <v>669</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81223911</t>
+          <t>81200042</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>F3004-10</t>
+          <t>F3003-13 (кор=8шт)</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Салатник 725 мл d 25 см h9/7 см Nut Shell белый фарфор P.L. Proff Cuisine [2]</t>
+          <t>Салатник 1800 мл 32,5*27 см h14/9,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1678</v>
+        <v>2137</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>779</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>91623105</t>
+          <t>81223913</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>F1320-6 (кор=30шт)</t>
+          <t>F3011-13</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл 15*15 см h7,5 см квадратный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 2000 мл d 32,5 см h9,5 см Crush Honeycombs белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>271</v>
+        <v>3037</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>1974</v>
       </c>
       <c r="I63" s="10">
-        <v>4510</v>
+        <v>380</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81222195</t>
+          <t>81200074</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3094-17.25 (кор=8/2</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d 20 см h5,8 см белый фарфор Glory Eco P.L. Proff Cuisine [4]</t>
+          <t>Салатник 2300 мл 43,5*26 см h7,8 см овальный Oyster белый фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>277</v>
+        <v>3973</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1719</v>
+        <v>385</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81221556</t>
+          <t>81200075</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>F0291-7</t>
+          <t>F3094-19.75 (кор=5шт</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d 17,5 см h8,5 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 2400 мл 50*30 см h8 см овальный Oyster белый фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>430</v>
+        <v>5597</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81222704</t>
+          <t>81222057</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZB0049-12-FR</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Салатник 870 мл d 16,5 см h13/8 см скошенный белый фарфор NEW P.L. Proff Cuisine [4]</t>
+          <t>Салатник 2500 мл d 30,5 см h11 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>1143</v>
+        <v>3057</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1121</v>
+        <v>536</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81200041</t>
+          <t>81222058</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>F3003-11 (кор=8/1</t>
+          <t>ZB0049-14-FR</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл 27,5*23 см h11,7/8,5 см овальный Wave белый фарфор P.L. Proff Cuisine [1]</t>
+          <t>Салатник 3500 мл d 36,5 см h10,5 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>1559</v>
+        <v>3573</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200722</t>
+          <t>81222059</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>F1706-6 (кор=24 шт)</t>
+          <t>ZB0049-16-FR</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Салатник 900 мл d 15,3 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Салатник 6000 мл d 40 см h12 см White Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>202</v>
+        <v>7537</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>5721</v>
+        <v>295</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81229570</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>F0332B1-4.8W</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый голубой Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>272</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>977</v>
+        <v>926</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81229569</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>F0332Y-4.8W</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый желтый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>272</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>176</v>
       </c>
       <c r="I70" s="10">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81229571</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>F0332G-4.8W</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый зеленый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>272</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81229709</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>C883560-UK</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Салатник соусник для подачи 400 мл d 12 см h5,5 см круглый оранжевый Рамекин фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I72" s="10">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="J72" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>