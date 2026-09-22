--- v0 (2026-06-09)
+++ v1 (2026-09-22)
@@ -2438,51 +2438,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 09.06.2026 11:53</t>
+          <t>Прайс актуален на 22.09.2026 22:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2515,440 +2515,440 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99005029</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F2505 (кор=192/24</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Ложка для комплимента соусник 20 мл белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Ложка для комплимента соусник 20 мл 10,5*5 см h3 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>213</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1283</v>
+        <v>1193</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99005030</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F1235 (кор=192шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Ложка для комплимента соусник 30 мл белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Ложка для комплимента соусник 30 мл 9,5*6 см h2 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>147</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>3200</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200062</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>F2038 (кор=192/16шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 10*4,5 см h2 см "Лист" овальный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>103</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>5221</v>
+        <v>5082</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200063</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>F0506-2.5 (кор=288/24шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 7,2*4,8 см h1,8 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>103</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1058</v>
+        <v>674</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222267</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244075</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Соусник  20 мл 8*8 см h2,5 см Mini Mix треугольник белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>127</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4144</v>
+        <v>4018</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222266</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244120</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 12*7 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6]          </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>127</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>4037</v>
+        <v>3917</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222271</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM247850</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 8,3*6,2 см h3,5 см Mini Mix круглый с ручкой белый фарфор P.L.  [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>127</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>6675</v>
+        <v>6469</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222268</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM045900</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Соусник  25 мл 9,5*8 см h2,5 см Mini Mix Звезда белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>127</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4582</v>
+        <v>4545</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99000191</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>F0332-2.25  (кор=192</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл d 5,6 см h3,3 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>83</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>18704</v>
+        <v>16241</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200732</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>F1845 кор=240/20</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Соусник  35 мл d 5,3 см h3,5/3 см круглый белый фарфор P.L. Proff Cuisine [20]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>103</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>21301</v>
+        <v>20402</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222265</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244110</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл 10,5*8 см h3 см Mini Mix круглый с ручкой белый фарфор P.L. [6] </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>127</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>6021</v>
+        <v>5734</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200061</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>F1056 (кор=216шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл 7,5*5,8 см h2,7 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>97</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>20204</v>
+        <v>19836</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>80003068</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>CTC1-CB (уп 72 шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл d 4,8 см h3,3 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2972,85 +2972,85 @@
           <t>81200065</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>F2018 (кор=288/24</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл d 6 см h2,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>103</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>18451</v>
+        <v>14771</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200064</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>F2154 (кор=288/24</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник  40 мл d 7,1 см h2 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>100</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>11837</v>
+        <v>10189</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200066</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>F2504 (кор=288шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл 4,5*9 см овальный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3074,629 +3074,629 @@
           <t>81200567</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>F3691-(кор=192шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 6,5 см h2,8 см круглый белый фарфор P.L. Proff Cuisine [16]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>103</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>120579</v>
+        <v>104646</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200733</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>F2498 (кор=240 шт)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл d 7,1 см h3 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>93</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1147</v>
+        <v>63</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99002138</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>F2049 (кор=240шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл Горшочек d 6,8 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>143</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222618</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0696806</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл круглый d 6,2 см h3 см круглый белый фарфор Stackable P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>78</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>15927</v>
+        <v>15090</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81229561</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>F1894</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник  50*50 мл двойной 12*7,3*2,3 см прямоуг. белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>228</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>4443</v>
+        <v>4383</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81270235</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>C883520</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Соусник  55 мл d 6 см h3,2 см Рамекин круглый оранжевый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>120</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81222263</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244900</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 7*7 см h3,3 см с ручками квадратный Mini Mix белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>127</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>6770</v>
+        <v>6565</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81229562</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>F0507</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 9,5*6,5 см h2,8 см прямоуг. белый фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>153</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>6909</v>
+        <v>6442</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81222262</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244950</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл 9,5*9,5 см h2,5 см Mini Mix бумеранг белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>127</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>4616</v>
+        <v>4590</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222056</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0447-3-FR</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Соусник  60 мл d 7,5 см h3 см круглый фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>370</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>2023</v>
+        <v>1847</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81222270</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244100</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Соусник  65 мл 10,2*6 см h4 см Mini Mix овальный белый фарфор P.L. Proff Cuisine [6]                </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>149</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>4054</v>
+        <v>3891</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81222272</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244750</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл 7,5*6 см h4,5 см Mini Mix прямоуг. с ручкой белый фарфор P.L. Proff Cuisine [6]      </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>127</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>8533</v>
+        <v>8446</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81222269</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM245700</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Соусник  70 мл d 7 см h4,8 см Mini Mix круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>127</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>3271</v>
+        <v>3138</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81229563</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>F2698</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Соусник  70*70 мл двойной 14*7 см h3 см прямоуг. белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>273</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3743</v>
+        <v>3640</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99004061</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>F0332-2.6  (кор=180ш</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 6,7 см h4 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>103</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2936</v>
+        <v>1306</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222705</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0481-4.25 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 10,1*7,9 см h4,1 см "Ракушка" овальный белый фарфор Seashell White NEW P.L. [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>143</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>621</v>
+        <v>480</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222264</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WM244125</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 12*7,5 см h3,8 см Mini Mix круглый с ручкой белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>143</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3000</v>
+        <v>2541</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81222261</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>WM244800</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл 8*8 см h4,2 см Mini Mix квадратный белый фарфор P.L. Proff Cuisine [6] </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>127</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1865</v>
+        <v>1835</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81223904</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>F0332B1-2.6W</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый голубой фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3720,493 +3720,493 @@
           <t>81223903</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>F0332Y-2.6W</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый желтый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>123</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>14285</v>
+        <v>14207</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81223905</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>F0332G-2.6W</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Соусник  80 мл d 6,8 см h3,8 см Рамекин круглый зеленый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>101</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81222591</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0607-3oz-ME</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Соусник  90 мл d 7 см h4,4 см круглый фарфор Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>437</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81222692</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1084-5 (кор=72 шт)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 12*12 см h4 см с бортом Asymmetry квадратный белый фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 12*12 см h4 см для закусок с бортом Asymmetry квадратный белый фарфор  P.L. [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>307</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>1156</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81200082</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>F1955 (кор=120шт)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 13,5*10 см Asymmetry овальный белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 13,5*10 см h3,5 см для закусок Asymmetry овальный белый фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>372</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>838</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81223346</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>F1184-6/71047043</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 14,2*5,5 см с ручкой белый фарфор P.L. Proff Cuisine [10]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>239</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1845</v>
+        <v>1664</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81222053</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0448-100-fr</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл 14,5*4,5 см h6,5 см овальный фарфор White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>593</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1300</v>
+        <v>1280</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81222082</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>ZA0584-3-ME</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 7 см h4 см круглый фарфор White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>413</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>666</v>
+        <v>559</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81229564</t>
+          <t>99005031</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>F2122</t>
+          <t>F1200</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,2 см h7,5 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>949</v>
+        <v>769</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>99005031</t>
+          <t>81229564</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>F1200</t>
+          <t>F2122</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл бутылочка для соевого соуса d 6,7 см h9,2 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>822</v>
+        <v>868</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>99004046</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>F0332-3  (кор=120шт)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Соусник 110 мл d 7,6 см h4,2 см круглый Рамекин рельефный белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>117</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>2777</v>
+        <v>2300</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>99004016</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>F0733 (кор=40шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Соусник 125 мл 15,2*4,9 см с ручкой белый фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>213</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>10288</v>
+        <v>10064</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81221560</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1736</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл бутылочка для соевого соуса белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 150 мл бутылочка для соевого соуса d 5,6/4,2 см h13 см белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>423</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1685</v>
+        <v>1616</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81223347</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>71048021/F1185-7</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Соусник 160 мл 16,5*6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
+          <t>Соусник 160 мл 16,5*6,5 см h6,5 см с ручкой белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>348</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81229240</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>J20010/3.5"(SW/MattW</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Соусник 220 мл d 9 см h5,2 см "Консервная банка" круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4244,173 +4244,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>283</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81222688</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1210 (кор=60 шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Соусник 250 мл бутылочка для соевого соуса, саке d 6,3 см h14,5 см белый фарфор NEW P.L. [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>379</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1014</v>
+        <v>932</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>80003070</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>CMP3-CB ( уп 60 шт)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 125 мл d 5,9 см h7,5 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>174</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>80003071</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>CMP4-CB</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 125 мл d 7 см h6 см круглый белый фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>156</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81222691</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2812-2 (кор=96 шт)</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Соусник молочник 55 мл 4,8*4,9 см h6,4 см белый фарфор NEW P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>153</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1263</v>
+        <v>1234</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>97000009</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>97000009 (LH1603-S4-M7)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Соусник на деревянной подставке набор 3 соусника + 2 ложечки фарфор P.L.  [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>