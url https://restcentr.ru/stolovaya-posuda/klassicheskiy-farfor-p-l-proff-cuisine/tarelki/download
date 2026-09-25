--- v0 (2026-06-09)
+++ v1 (2026-09-25)
@@ -235,67 +235,50 @@
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
-                                <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
-[...15 lines deleted...]
-                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2012,594 +1995,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Image56"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
-        <a:stretch>
-[...542 lines deleted...]
-        <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2873,78 +2312,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J76"/>
+  <dimension ref="A2:J59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 09.06.2026 14:31</t>
+          <t>Прайс актуален на 25.09.2026 23:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2967,2445 +2406,1867 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81222574</t>
+          <t>99004049</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0009-6.75  (кор=48шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо круглое d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
+          <t>Тарелка 16,5*16,5 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1637</v>
+        <v>204</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>888</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>99004049</t>
+          <t>71047253</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>F0009-6.75  (кор=48шт)</t>
+          <t>F3687WY-6.75L (кор=4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 16,5*16,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 18*16,5 см h2 см овальная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>204</v>
+        <v>302</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>71047253</t>
+          <t>99004050</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>F3687WY-6.75L (кор=4</t>
+          <t>F0009-8 (ко=36шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 18*16,5 см h2 см овальная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h1,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222696</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0007-8 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Тарелка 20*20 см h2,4 см квадратная белая фарфор NEW P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>537</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1163</v>
+        <v>1151</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200070</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F3070-8 (кор=30шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20*20 см h2/1 см квадратная Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>665</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>99004050</t>
+          <t>99000074</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>F0009-8 (ко=36шт)</t>
+          <t>F1839-8</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20*20 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 20,8*20,8 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>275</v>
+        <v>324</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>1074</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>99000074</t>
+          <t>*99002807</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>F1839-8</t>
+          <t>Р5122721 (кор=36шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 20,8*20,8 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>324</v>
+        <v>258.5</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1093</v>
+        <v>3229</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>*99002807</t>
+          <t>99002807</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>Р5122721 (кор=36шт)</t>
+          <t>LH507-21 (кор=36шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Тарелка 21*21 см h1 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>258.5</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>3275</v>
+        <v>447</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>99002807</t>
+          <t>99004004</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>LH507-21 (кор=36шт)</t>
+          <t>F0018-8.5 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21*21 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 21,5*21,5 см h2,2 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>258.5</v>
+        <v>343</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>453</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>99004004</t>
+          <t>99004043</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>F0018-8.5 (кор=24 шт)</t>
+          <t>F0009-9.25</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 21,5*21,5 см квадратная белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 23*23 см h2 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>99004043</t>
+          <t>99004032</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>F0009-9.25</t>
+          <t>F0018-10 (кор=12шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 23*23 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 25*25 см h2,5 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>344</v>
+        <v>483</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222697</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0007-10 (кор=18 шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Тарелка 25*25 см h2,6 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>973</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>1139</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200071</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>F3070-10 (кор=16шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 25*25 см h2,8/1 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>934</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2532</v>
+        <v>2528</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>99004032</t>
+          <t>99004005</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>F0018-10 (кор=12шт)</t>
+          <t>F0009-10.25  (кор=18</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 25*25 см квадратная белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 26*26 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>483</v>
+        <v>433</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>99004005</t>
+          <t>99000075</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>F0009-10.25  (кор=18</t>
+          <t>F1839-10</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26*26 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 26,3*26,3 см h2 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>433</v>
+        <v>558</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>99000075</t>
+          <t>81223343</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>F1839-10</t>
+          <t>F2914-10.75/71002403</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 26,3*26,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 27*27 см h2,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>558</v>
+        <v>902</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222698</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0007-11 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Тарелка 27*27 см h3 см квадратная белая фарфор NEW P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1153</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1188</v>
+        <v>1098</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81223343</t>
+          <t>99002208</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>F2914-10.75/71002403</t>
+          <t>NEW-ART N43 кор=24шт</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27*27 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 27,5*22,5 см h1,8 см овальная фуршетная с выемкой белая фарфор P.L. [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>902</v>
+        <v>174</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>99002208</t>
+          <t>81200748</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>NEW-ART N43 кор=24шт</t>
+          <t>F3672-11.5WY (кор=20</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 27,5*22,5 см овальная фуршетная с выемкой белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 29*25,5 см овальная Relief белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>174</v>
+        <v>648</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81200748</t>
+          <t>71047252</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>F3672-11.5WY (кор=20</t>
+          <t>F3688WY-11.5L (кор=1</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*25,5 см овальная Relief белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 29*26 см h2,5/1,7 см овальная Relief Wave белая фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>648</v>
+        <v>1497</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>71047252</t>
+          <t>99004048</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>F3688WY-11.5L (кор=1</t>
+          <t>F0018-12  (кор=12шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*26 см h2,5/1,7 см овальная Relief Wave белая фарфор P.L. Proff Cuisine [4]</t>
+          <t>Тарелка 29*29 см h3 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1497</v>
+        <v>745</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>99004048</t>
+          <t>99004006</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>F0018-12  (кор=12шт)</t>
+          <t>F0009-11.75 (к=12шт)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29*29 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 29,5*29,5 см h2,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>745</v>
+        <v>591</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>99004006</t>
+          <t>81223342</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>F0009-11.75 (к=12шт)</t>
+          <t>F2923-12/99005085</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 29,5*29,5 см квадратная с кругл. краем белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 30*30 см h1,5 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>591</v>
+        <v>1853</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>599</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200072</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>F3070-12 (кор=10)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 30*30 см h3,5/1,5 см квадратная борт лесенка Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1529</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81223342</t>
+          <t>91623101</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>F2923-12/99005085</t>
+          <t>MX-91623-12" (кор=16</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30*30 см квадратная белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка 30,5*30,5 см h1,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1853</v>
+        <v>664</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>598</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>91623101</t>
+          <t>*99002810</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>MX-91623-12" (кор=16</t>
+          <t>Р5122731 (кор=12шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 30,5*30,5 см квадратная Oyster белая фарфор P.L. Proff Cuisine [1]</t>
+          <t>Тарелка 31*31 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>664</v>
+        <v>189.2</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>*99002810</t>
+          <t>99002810</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>Р5122731 (кор=12шт)</t>
+          <t>LH507-31 9кор=12шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31*31 см квадратная смещенное дно Asymmetry белая фарфор KW "Black Label" P.L. [6]</t>
+          <t>Тарелка 31,5*31,5 см h1,3 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>189.2</v>
+        <v>599.5</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>552</v>
+        <v>154</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>99002810</t>
+          <t>81223349</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>LH507-31 9кор=12шт)</t>
+          <t>F0087-6/99004042</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 31,5*31,5 см квадратная смещенное дно Asymmetry белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 15 см h1,3 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>599.5</v>
+        <v>137</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>154</v>
+        <v>4509</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81223349</t>
+          <t>81222079</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>F0087-6/99004042</t>
+          <t>ZA0509-7-ME</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 15 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>137</v>
+        <v>1187</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>481</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222079</t>
+          <t>99004020</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0087-7  (кор=72/9</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,5 см h3 см White Moon P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 17,7 см h1,5 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1187</v>
+        <v>193</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>601</v>
+        <v>6337</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>99004020</t>
+          <t>99004126</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>F0087-7  (кор=72/9</t>
+          <t>F0089-7 (кор=72/12шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 17,7 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 18 см h1,5 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>8552</v>
+        <v>14836</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>99004126</t>
+          <t>81222183</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>F0089-7 (кор=72/12шт)</t>
+          <t>20416-7</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 18 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>227</v>
+        <v>177</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>15686</v>
+        <v>3264</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222183</t>
+          <t>99004021</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F0087-8 (кор=36шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 20,5 см h1,8 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>177</v>
+        <v>289</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>4575</v>
+        <v>12536</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>99004021</t>
+          <t>81221818</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>F0087-8 (кор=36шт)</t>
+          <t>ZA0375-8-FR</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20,5 см белая фарфор Classic P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>289</v>
+        <v>813</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>14038</v>
+        <v>785</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81221818</t>
+          <t>99004121</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>ZA0375-8-FR</t>
+          <t>F0089-8/P0079720 кор=48</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 20,6 см h1,9 см White Matt Panasia P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 21 см h2 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>813</v>
+        <v>307</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2302</v>
+        <v>18540</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>99004121</t>
+          <t>81222184</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>F0089-8/P0079720 кор=48</t>
+          <t>20416-8</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21 см без борта белая фарфор P.L. Proff Cuisine [12]</t>
+          <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>307</v>
+        <v>208</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>19645</v>
+        <v>11205</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81222184</t>
+          <t>81222573</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0509-9-ME</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 21,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 22,6 см h3 см White Moon P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>208</v>
+        <v>1147</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>11378</v>
+        <v>542</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>99004122</t>
+          <t>99004023</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>F0089-9 /P0079723 кор=36</t>
+          <t>F0087-9 (кор=36/6</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h1,8 см белая фарфор Classic P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>437</v>
+        <v>357</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>11494</v>
+        <v>11856</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>99004023</t>
+          <t>99004122</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>F0087-9 (кор=36/6</t>
+          <t>F0089-9 /P0079723 кор=36</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 23 см белая фарфор Classic P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 23 см h2 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>357</v>
+        <v>437</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>14155</v>
+        <v>15316</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81222185</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>20416-9</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 23,2 см h2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>263</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>10548</v>
+        <v>9064</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81221819</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0375-10-FR</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,7 см h2,2 см White Matt Panasia P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1283</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1493</v>
+        <v>1354</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>99004123</t>
+          <t>99004003</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F0089-10 кор=24/6</t>
+          <t>F0087-10/P0066426</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 25,5 см h2,5 см белая фарфор Classic P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>517</v>
+        <v>447</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>9413</v>
+        <v>13391</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>99004003</t>
+          <t>99004123</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>F0087-10/P0066426</t>
+          <t>F0089-10 кор=24/6</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см белая фарфор Classic P.L. Proff Cuisine [4]</t>
+          <t>Тарелка d 25,5 см h2,7 см без борта белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>447</v>
+        <v>517</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>17519</v>
+        <v>13418</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81223355</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>F1364-10 /99004080</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 25,5 см h2,7 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>384</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81223350</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>4011435/F2429-10</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25,5 см с широкими полями белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 25,5 см h3 см с широкими полями белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>637</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>2214</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81200068</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>F3071-10</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 26 см Oyster белая фарфор P.L. Proff Cuisine [2]</t>
+          <t>Тарелка d 26 см h3/1 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>851</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81222186</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20416-10</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,2 см h2,2 см белая фарфор Glory Eco P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>369</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>7681</v>
+        <v>6848</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>99004024</t>
+          <t>81222574</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>F0087-12/P0066430</t>
+          <t>ZA0509-11-ME</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30,5 см белая фарфор Classic P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 28 см h3 см White Moon P.L. Proff Cuisine [2]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>488</v>
+        <v>1637</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>810</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81223356</t>
+          <t>99004024</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>F1364-12 /99004104</t>
+          <t>F0087-12/P0066430</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 30,5 см белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 30,5 см h2 см белая фарфор Classic P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>561</v>
+        <v>726</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>197</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81200069</t>
+          <t>81223356</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>F3071-12 (кор=12шт)</t>
+          <t>F1364-12 /99004104</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 31 см Oyster белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 30,5 см h3 см белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1379</v>
+        <v>561</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>621</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99004127</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>F0089-12 кор=12/3</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 31 см без борта белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка d 31 см h1,5 см без борта белая фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>859</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>988</v>
+        <v>811</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>99000033</t>
+          <t>81200069</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>F0110-9.25 (кор=24шт)</t>
+          <t>F3071-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 100 мл d 24/10 см h4 см для пасты белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка d 31 см h4/1,5 см Oyster борт лесенка белая фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>723</v>
+        <v>1379</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>419</v>
+        <v>619</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81223902</t>
+          <t>81229857</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>F1415-10.5BL</t>
+          <t>52476</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 1000 мл d 27 см h8 см белая фарфор P.L. Proff Cuisine [3]</t>
+          <t>Тарелка с бортом d 23 см h3 см White Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1187</v>
+        <v>1357</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>325</v>
+        <v>4049</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>99000029</t>
+          <t>81229851</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>F1648-8  (кор=24шт)</t>
+          <t>52468 к=18/3</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Тарелка глубокая 150 мл d 20 см h4 см для пасты, для супа белая фарфор P.L. Proff Cuisine [6]</t>
+          <t>Тарелка с бортом d 27 см h3 см White Raw Wood P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>657</v>
+        <v>1487</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>286</v>
+        <v>2830</v>
       </c>
       <c r="J59" s="4"/>
-    </row>
-[...576 lines deleted...]
-      <c r="J76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>