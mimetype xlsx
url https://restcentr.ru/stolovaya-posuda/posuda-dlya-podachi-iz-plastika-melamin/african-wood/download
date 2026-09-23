--- v0 (2026-06-03)
+++ v1 (2026-09-23)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 21:50</t>
+          <t>Прайс актуален на 23.09.2026 09:00</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1408,788 +1408,788 @@
           <t>81290157</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F32006-TAI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо 15,5*1,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>423</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2178</v>
+        <v>2137</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81290158</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F32007-TAI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо 19,4*1,8 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>658</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1820</v>
+        <v>1710</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81290163</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо 20,5*20*3 см овальное 400 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>887</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1724</v>
+        <v>1622</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290159</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>F32009-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо 21,5*2 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2041</v>
+        <v>1978</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290160</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F32010-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо 24,2*2,5 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1073</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81290164</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S31410-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо 25*24,5*3 см овальное 500 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1237</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1615</v>
+        <v>1593</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81290161</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F32011-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо 27,5*2,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1337</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81290165</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо 30*4 см круглое 1500 мл Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1547</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>1105</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81290173</t>
+          <t>81290174</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>S32316-TAI</t>
+          <t>S51607-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 40*3,8 см круглое African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41*18*4 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>3937</v>
+        <v>3157</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>158</v>
+        <v>276</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81290174</t>
+          <t>81290175</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>S51607-TAI</t>
+          <t>S51809-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41*18*4 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 45,7*23*3,8 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>3157</v>
+        <v>3343</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>298</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81290175</t>
+          <t>81290166</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>S51809-TAI</t>
+          <t>S03212-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 45,7*23*3,8 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 30*3 см доска круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>3343</v>
+        <v>2107</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81290166</t>
+          <t>81290173</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>S03212-TAI</t>
+          <t>S32316-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*3 см круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 40*3,8 см доска круглая African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2107</v>
+        <v>3937</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>268</v>
+        <v>140</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81290167</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S03213-TAI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33,5*3 см круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Бюдо для подачи 33,5*3 см доска круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2713</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81290177</t>
+          <t>81290162</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>S41110-TAI</t>
+          <t>S31406-TAI</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 26*25*7,5 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 16*15,5*3 см овальный African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>2137</v>
+        <v>583</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>508</v>
+        <v>1859</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81290171</t>
+          <t>81290177</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>S41007-TAI</t>
+          <t>S41110-TAI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 19,5*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1500 мл 26*25*7,5 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1905</v>
+        <v>2137</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>26</v>
+        <v>499</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81290170</t>
+          <t>81290171</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>S41109-TAI</t>
+          <t>S41007-TAI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 28*8 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 19,5*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2171</v>
+        <v>1905</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81290176</t>
+          <t>81290170</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>S41709-TAI</t>
+          <t>S41109-TAI</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 43*24*7,5 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 28*8 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>3097</v>
+        <v>2693</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>251</v>
+        <v>216</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81290162</t>
+          <t>81290176</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>S31406-TAI</t>
+          <t>S41709-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 16*15,5*3 см овальный African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 43*24*7,5 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>583</v>
+        <v>3097</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1969</v>
+        <v>251</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81290172</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>S41010-TAI</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Салатник 3000 мл 25*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3170</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81290179</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S41006-TAI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Салатник 3000 мл 25*15,5 см конус African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2417</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81290169</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S41112-TAI</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Салатник 3000 мл 32,5*8,5 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>2977</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81290178</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S41513-TAI</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Салатник 4000 мл 37,5*32*9,4 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>4221</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81290168</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>S41114-TAI</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Салатник 5000 мл 37,5*9 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>3909</v>
+        <v>4873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>227</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>