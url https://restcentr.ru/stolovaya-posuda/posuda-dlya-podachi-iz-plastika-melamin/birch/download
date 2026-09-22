--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:47</t>
+          <t>Прайс актуален на 22.09.2026 14:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1157,570 +1157,570 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222089</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,6*3 см круглое Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 20,6*3 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>773</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222095</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46209-TAI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 23*13,5*4,7 см овальное Birch 200 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 23*13,5*4,7 см овальное с бортом Birch 200 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>537</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222100</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50106-TAI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,2*16,2*6,7 см прямоуг. Birch 1350 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,2*16,2*6,7 см прямоуг. с бортом Birch 1350 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1583</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>134</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222096</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46211-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,5*16,5*5,5 см овальное Birch 500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27,5*16,5*5,5 см овальное с бортом Birch 500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>737</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>290</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222090</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 30*4 см круглое Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 30*4 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1253</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>243</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222102</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50113-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32*26*6,5 см прямоуг. Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32*26*6,5 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2937</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>116</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222101</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50137-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,2*17,3*6,2 см прямоуг. Birch 1700 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,2*17,3*6,2 см прямоуг. с бортом Birch 1700 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1997</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222104</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50216-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*16*6,2 см прямоуг. Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*16*6,2 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2977</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>98</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222103</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW502113-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32*6,2 см прямоуг. Birch 5000 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32*6,2 см прямоуг. с бортом Birch 5000 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4993</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>119</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222092</t>
+          <t>81222094</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F112068-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 19,8*19,5 см h16,2 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 15 см h6 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>2173</v>
+        <v>599</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>554</v>
+        <v>218</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222097</t>
+          <t>81222098</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50704-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 25,5 см h8,5 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  400 мл 17,3*10,7*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1879</v>
+        <v>779</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>93</v>
+        <v>591</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222091</t>
+          <t>81222099</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50765-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл 28*26 см h8 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл 17,2*16*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2473</v>
+        <v>1093</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>272</v>
+        <v>586</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222094</t>
+          <t>81222092</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41007-TAI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 15 см h6 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 19,8*19,5 см h16,2 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>599</v>
+        <v>2173</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>238</v>
+        <v>550</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222093</t>
+          <t>81222097</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>S41010-TAI</t>
+          <t>JW13110-TAI</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 25,3*25 см h15 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл d 25,5 см h8,5 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>2849</v>
+        <v>1879</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>579</v>
+        <v>89</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81222098</t>
+          <t>81222091</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41109-TAI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 17,3*10,7*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2500 мл 28*26 см h8 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>779</v>
+        <v>2473</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>591</v>
+        <v>272</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222099</t>
+          <t>81222093</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41010-TAI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 17,2*16*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 25,3*25 см h15 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1093</v>
+        <v>2849</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>