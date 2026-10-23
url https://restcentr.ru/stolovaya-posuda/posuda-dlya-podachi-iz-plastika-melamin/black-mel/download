--- v0 (2026-06-04)
+++ v1 (2026-10-23)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 09:34</t>
+          <t>Прайс актуален на 23.10.2026 11:59</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1342,51 +1342,51 @@
           <t>81290059</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>G416920-MS</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо 25,3*25,3*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1217</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81290066</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>M418241-MS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо 32*17*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1410,354 +1410,354 @@
           <t>81290055</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M477730-MS</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо 32,5*17,5*1,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>807</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81290065</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>M418242-MS</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо 32,5*26,5*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1573</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>681</v>
+        <v>626</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81290058</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>M477731-MS</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо 35*28,5*1,4 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1213</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81290062</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>G416911-MS</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо 35,5*18*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1358</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81290063</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>M414890-MS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 36,1*20,4*3,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 36,1*20,4*3,5 см прямоуг. с бортом Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81290053</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JM16911-MS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 36,8*18,2*2,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 36,8*18,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1037</v>
+        <v>1173</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>821</v>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81290060</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>M418091-MS</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо 37*37*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>3231</v>
+        <v>3687</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>2580</v>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81290061</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>M418094-MS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо 41*41*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>3957</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81290054</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JM16912-MS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 44,5*22,2*2,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 44,5*22,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1613</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1129</v>
       </c>
       <c r="I16" s="10">
-        <v>371</v>
+        <v>236</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81290057</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>M418092-MS</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо 46*21*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2296</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I17" s="10">
         <v>85</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81290056</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>G416910-MS</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо 51*25,3*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
@@ -1784,278 +1784,278 @@
           <t>81290067</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>M418240-MS</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо 53*32*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2776</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81290064</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>M418093-MS</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо 55*33*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>4397</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81229947</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>4024</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдо 60*26*1,7 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>3798</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>2658</v>
       </c>
       <c r="I21" s="10">
         <v>294</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222616</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447325-HS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 13,5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2613</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>354</v>
+        <v>304</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222612</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447310-HS</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1370</v>
+        <v>2500</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222615</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447324-HS</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1173</v>
+        <v>1573</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1022</v>
       </c>
       <c r="I24" s="10">
-        <v>408</v>
+        <v>354</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222614</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447313-HS</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2347</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>1525</v>
       </c>
       <c r="I25" s="10">
-        <v>417</v>
+        <v>280</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222613</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447312-HS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1573</v>
+        <v>1500</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>975</v>
       </c>
       <c r="I26" s="10">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>