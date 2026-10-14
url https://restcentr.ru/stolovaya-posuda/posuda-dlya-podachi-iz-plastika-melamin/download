--- v0 (2026-06-06)
+++ v1 (2026-10-14)
@@ -10292,51 +10292,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 01:07</t>
+          <t>Прайс актуален на 14.10.2026 20:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -10359,10061 +10359,10061 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81240729</t>
+          <t>81290157</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>JW1007</t>
+          <t>F32006-TAI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Cалатник 600 мл миска для лапши d 18 см пластик меламин Black Finish P.L. Proff Cuisine</t>
+          <t>Блюдо 15,5*1,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>843</v>
+        <v>423</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>39</v>
+        <v>2136</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81240730</t>
+          <t>81222141</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW30165-TAI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Cалатник 600 мл миска для лапши d 18 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Блюдо 16,4*2,1 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>843</v>
+        <v>397</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>599</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81290157</t>
+          <t>81290158</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>F32006-TAI</t>
+          <t>F32007-TAI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 15,5*1,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 19,4*1,8 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>423</v>
+        <v>658</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2178</v>
+        <v>1709</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81222141</t>
+          <t>81221781</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169201-BY</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 16,4*2,1 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 20*14*2,3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>397</v>
+        <v>370</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>259</v>
       </c>
       <c r="I9" s="10">
-        <v>604</v>
+        <v>300</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81290158</t>
+          <t>81290163</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>F32007-TAI</t>
+          <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 19,4*1,8 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 20,5*20*3 см овальное 400 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>658</v>
+        <v>887</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1820</v>
+        <v>1507</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81221781</t>
+          <t>81290137</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW31208-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20*14*2,3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 20,5*3 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>370</v>
+        <v>813</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>560</v>
+        <v>720</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81290163</t>
+          <t>81222089</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S31408-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,5*20*3 см овальное 400 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 20,6*3 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>887</v>
+        <v>773</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>541</v>
       </c>
       <c r="I12" s="10">
-        <v>1724</v>
+        <v>503</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81290137</t>
+          <t>81222154</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>JW31208-TAI</t>
+          <t>K52008-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,5*3 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 20,8*13*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>813</v>
+        <v>537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>772</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222137</t>
+          <t>81229933</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32009</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,5*4 см круглое Streamer Grey 650 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 21*2 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>873</v>
+        <v>993</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>531</v>
+        <v>206</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222089</t>
+          <t>81290159</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32009-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,6*3 см круглое Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 21,5*2 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>773</v>
+        <v>873</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>504</v>
+        <v>1877</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222154</t>
+          <t>81222142</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW30220-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 20,8*13*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 22*2,5 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>537</v>
+        <v>737</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>515</v>
       </c>
       <c r="I16" s="10">
-        <v>84</v>
+        <v>1811</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81229933</t>
+          <t>81290142</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>F32009</t>
+          <t>F46209-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 21*2 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 23*13*3,5 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>993</v>
+        <v>657</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>459</v>
       </c>
       <c r="I17" s="10">
-        <v>251</v>
+        <v>479</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81290159</t>
+          <t>81222095</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>F32009-TAI</t>
+          <t>F46209-TAI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 21,5*2 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 23*13,5*4,7 см овальное с бортом Birch 200 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>873</v>
+        <v>537</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2041</v>
+        <v>351</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222142</t>
+          <t>81221777</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169154-BY</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 22*2,5 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 23,7*13,6*2,6 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>737</v>
+        <v>317</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>792</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81290142</t>
+          <t>81222134</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>F46209-TAI</t>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 23*13*3,5 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24*11*2,2 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>657</v>
+        <v>573</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>401</v>
       </c>
       <c r="I20" s="10">
-        <v>1</v>
+        <v>230</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222095</t>
+          <t>81222116</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 23*13,5*4,7 см овальное Birch 200 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24*11*2,2 см прямоуг. с бортом Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>537</v>
+        <v>403</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>282</v>
       </c>
       <c r="I21" s="10">
-        <v>361</v>
+        <v>2183</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81221777</t>
+          <t>81290096</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 23,7*13,6*2,6 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 24*11*2,6 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>317</v>
+        <v>639</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>881</v>
+        <v>722</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222116</t>
+          <t>81290123</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72009-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24*11*2,2 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24*11*2,6 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>397</v>
+        <v>573</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>401</v>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81222134</t>
+          <t>81290160</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32010-TAI</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24*11*2,2 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24,2*2,5 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>573</v>
+        <v>1073</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>230</v>
+        <v>982</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81290096</t>
+          <t>81221773</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>JW72009-TAI</t>
+          <t>JM16905-BY</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24*11*2,6 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24,3*17,3*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>639</v>
+        <v>1107</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I25" s="10">
-        <v>1141</v>
+        <v>531</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81290123</t>
+          <t>81221776</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>JW72009-TAI</t>
+          <t>JM169132-BY</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24*11*2,6 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24,4*15,8*2,3 см менажница прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>573</v>
+        <v>603</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>106</v>
+        <v>226</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81290160</t>
+          <t>81290117</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>F32010-TAI</t>
+          <t>K52010-TAI</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24,2*2,5 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 24,8*15,2*2,9 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1073</v>
+        <v>697</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>487</v>
       </c>
       <c r="I27" s="10">
-        <v>987</v>
+        <v>808</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81221773</t>
+          <t>81229955</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5710</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24,3*17,3*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 24,8*17,1*1,9 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>957</v>
+        <v>503</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>563</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81221776</t>
+          <t>81222155</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K52010-TAI</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24,4*15,8*2,3 см менажница прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 25*15,5*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>603</v>
+        <v>703</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>492</v>
       </c>
       <c r="I29" s="10">
-        <v>426</v>
+        <v>187</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81290117</t>
+          <t>81290164</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>K52010-TAI</t>
+          <t>S31410-TAI</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24,8*15,2*2,9 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 25*24,5*3 см овальное 500 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>697</v>
+        <v>1237</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>809</v>
+        <v>1592</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81229955</t>
+          <t>81290059</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>5710</t>
+          <t>G416920-MS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 24,8*17,1*1,9 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 25,3*25,3*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>503</v>
+        <v>1217</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>277</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81222155</t>
+          <t>81229940</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW55310</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 25*15,5*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26*16,2*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>703</v>
+        <v>1437</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>219</v>
+        <v>144</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81290164</t>
+          <t>81290138</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>S31410-TAI</t>
+          <t>JW31210-TAI</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 25*24,5*3 см овальное 500 мл African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26*3,5 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1237</v>
+        <v>1347</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>942</v>
       </c>
       <c r="I33" s="10">
-        <v>1614</v>
+        <v>819</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81290059</t>
+          <t>81222100</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>G416920-MS</t>
+          <t>JW50106-TAI</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 25,3*25,3*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,2*16,2*6,7 см прямоуг. с бортом Birch 1350 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1217</v>
+        <v>1583</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>1108</v>
       </c>
       <c r="I34" s="10">
-        <v>278</v>
+        <v>130</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81229940</t>
+          <t>81290130</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>JW55310</t>
+          <t>541006B-TAI</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26*16,2*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1437</v>
+        <v>1361</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>952</v>
       </c>
       <c r="I35" s="10">
-        <v>164</v>
+        <v>91</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81290138</t>
+          <t>81290085</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>JW31210-TAI</t>
+          <t>541006C-TAI</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26*3,5 см круглое Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1347</v>
+        <v>1678</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>832</v>
+        <v>52</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81222100</t>
+          <t>81290052</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M418247-1-GC</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,2*16,2*6,7 см прямоуг. Birch 1350 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,5*16,3*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1583</v>
+        <v>887</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>620</v>
       </c>
       <c r="I37" s="10">
-        <v>138</v>
+        <v>481</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81290130</t>
+          <t>81290044</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>541006B-TAI</t>
+          <t>J446402-GC</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 26,5*16,3*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1361</v>
+        <v>523</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81290085</t>
+          <t>81221772</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>541006C-TAI</t>
+          <t>JM16913-BY</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,5*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27*19,2*3,5 см прямоуг. волна пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1678</v>
+        <v>887</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81290052</t>
+          <t>81222143</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>M418247-1-GC</t>
+          <t>JW30270-TAI</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,5*16,3*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27*3 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>776</v>
+        <v>1137</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>0</v>
+        <v>465</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81290044</t>
+          <t>81221779</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>J446402-GC</t>
+          <t>JM16918-BY</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 26,5*16,3*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27,5*14,4*1,9 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>523</v>
+        <v>923</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>646</v>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>1535</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81221772</t>
+          <t>81222096</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46211-TAI</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27*19,2*3,5 см прямоуг. волна пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 27,5*16,5*5,5 см овальное с бортом Birch 500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>887</v>
+        <v>737</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>515</v>
       </c>
       <c r="I42" s="10">
-        <v>206</v>
+        <v>288</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81222143</t>
+          <t>81229934</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32011</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27*3 см круглое Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27,5*2,5 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>1137</v>
+        <v>1537</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1075</v>
       </c>
       <c r="I43" s="10">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81221779</t>
+          <t>81290161</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F32011-TAI</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,5*14,4*1,9 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 27,5*2,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>837</v>
+        <v>1337</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>935</v>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>987</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81222096</t>
+          <t>81290143</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F46211-TAI</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,5*16,5*5,5 см овальное Birch 500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27,6*16,7*5,3 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>737</v>
+        <v>837</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>290</v>
+        <v>170</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81229934</t>
+          <t>81221778</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>F32011</t>
+          <t>JM169153-BY</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,5*2,5 см круглое Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 27,7*16*2,7 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1537</v>
+        <v>503</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81290161</t>
+          <t>81222150</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F32011-TAI</t>
+          <t>JW1011-TAI</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,5*2,7 см круглое African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 28*3,5 см круглое Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1337</v>
+        <v>1273</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I47" s="10">
-        <v>1001</v>
+        <v>417</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81290143</t>
+          <t>81222156</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>F46211-TAI</t>
+          <t>K51011-TAI</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,6*16,7*5,3 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 28,9*18,1*3,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>837</v>
+        <v>1073</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>751</v>
       </c>
       <c r="I48" s="10">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81221778</t>
+          <t>81229954</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5812</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 27,7*16*2,7 см овальное пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 28,9*20,3*2,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>503</v>
+        <v>698</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222150</t>
+          <t>81221774</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169212-BY</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 28*3,5 см круглое Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 29*20,5*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1273</v>
+        <v>1043</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>730</v>
       </c>
       <c r="I50" s="10">
-        <v>487</v>
+        <v>449</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81222156</t>
+          <t>81290097</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 28,9*18,1*3,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 29,4*14,1*2,7 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1073</v>
+        <v>1013</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>292</v>
+        <v>1482</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81229954</t>
+          <t>81290124</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>5812</t>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 28,9*20,3*2,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 29,4*14,1*2,7 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>698</v>
+        <v>937</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>655</v>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81221774</t>
+          <t>81222135</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 29*20,5*2 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Блюдо 29,4*14,3*3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1043</v>
+        <v>953</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>667</v>
       </c>
       <c r="I53" s="10">
-        <v>632</v>
+        <v>218</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81290097</t>
+          <t>81222117</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>JW72011-TAI</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 29,4*14,1*2,7 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 29,4*14,3*3 см прямоуг. с бортом Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1013</v>
+        <v>677</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1569</v>
+        <v>880</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81290124</t>
+          <t>81290165</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>JW72011-TAI</t>
+          <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 29,4*14,1*2,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 30*4 см круглое 1500 мл Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>937</v>
+        <v>1547</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>281</v>
+        <v>1104</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222117</t>
+          <t>81222090</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31412-TAI</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 29,4*14,3*3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 30*4 см круглое с бортом Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>673</v>
+        <v>1253</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>877</v>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81222135</t>
+          <t>81222153</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A5412-TAI</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 29,4*14,3*3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 31,2*10,4*1,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>953</v>
+        <v>723</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81290165</t>
+          <t>81290144</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>S31412-TAI</t>
+          <t>F46212-TAI</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 30*4 см круглое 1500 мл Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 31,5*19*5 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1547</v>
+        <v>1578</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>1104</v>
       </c>
       <c r="I58" s="10">
-        <v>1105</v>
+        <v>503</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81222090</t>
+          <t>81290066</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M418241-MS</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 30*4 см круглое Birch 300 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32*17*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>1253</v>
+        <v>973</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>243</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81222153</t>
+          <t>81290050</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M418241-1-GC</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 31,2*10,4*1,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32*17*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>723</v>
+        <v>1273</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I60" s="10">
-        <v>234</v>
+        <v>711</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81290144</t>
+          <t>81229939</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>F46212-TAI</t>
+          <t>JW55312</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 31,5*19*5 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32*17,6*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1327</v>
+        <v>1683</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1</v>
+        <v>249</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81290066</t>
+          <t>81222102</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>M418241-MS</t>
+          <t>JW50113-TAI</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32*17*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32*26*6,5 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>973</v>
+        <v>2937</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>2055</v>
       </c>
       <c r="I62" s="10">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81290050</t>
+          <t>81222101</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>M418241-1-GC</t>
+          <t>JW50137-TAI</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32*17*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,2*17,3*6,2 см прямоуг. с бортом Birch 1700 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1137</v>
+        <v>1997</v>
       </c>
       <c r="H63" s="9">
-        <v/>
+        <v>1397</v>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81229939</t>
+          <t>81290055</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>JW55312</t>
+          <t>M477730-MS</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32*17,6*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*17,5*1,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1683</v>
+        <v>807</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81222102</t>
+          <t>81290131</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>541307B-TAI</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32*26*6,5 см прямоуг. Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>2937</v>
+        <v>2337</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>1635</v>
       </c>
       <c r="I65" s="10">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81222101</t>
+          <t>81290086</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>541307C</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,2*17,3*6,2 см прямоуг. Birch 1700 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>1997</v>
+        <v>2237</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>103</v>
+        <v>239</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81290055</t>
+          <t>81290132</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>M477730-MS</t>
+          <t>541310B-TAI</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*17,5*1,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*25*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>807</v>
+        <v>2837</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>1985</v>
       </c>
       <c r="I67" s="10">
-        <v>3</v>
+        <v>200</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81290131</t>
+          <t>81290087</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>541307B-TAI</t>
+          <t>541310C-TAI</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*25*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>2337</v>
+        <v>2837</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>129</v>
+        <v>533</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81290086</t>
+          <t>81290065</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>541307C</t>
+          <t>M418242-MS</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*17,6*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*26,5*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>1873</v>
+        <v>1573</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>626</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81290132</t>
+          <t>81290051</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>541310B-TAI</t>
+          <t>M418242-1-GC</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*25*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*26,5*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>2281</v>
+        <v>1847</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>1292</v>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81290087</t>
+          <t>81290043</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>541310C-TAI</t>
+          <t>J446401-GC</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*25*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 32,5*26,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>2784</v>
+        <v>993</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81290065</t>
+          <t>81222136</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>M418242-MS</t>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*26,5*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 33*16,7*2,8 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1573</v>
+        <v>1337</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>935</v>
       </c>
       <c r="I72" s="10">
-        <v>681</v>
+        <v>210</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81290051</t>
+          <t>81290098</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>M418242-1-GC</t>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*26,5*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 33,1*16,8*3,5 см прямоуг. с бортом Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>1673</v>
+        <v>1213</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81290043</t>
+          <t>81290125</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>J446401-GC</t>
+          <t>JW72013-TAI</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 32,5*26,5*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 33,1*16,8*3,5 см прямоуг. с бортом Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>993</v>
+        <v>1403</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81222136</t>
+          <t>81229953</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5913</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 33*16,7*2,8 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 33,7*23,2*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1337</v>
+        <v>1037</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>211</v>
+        <v>1505</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81290098</t>
+          <t>81290084</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>JW72013-TAI</t>
+          <t>JW32015-TAI</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 33,1*16,8*3,5 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 35*2 см круглое Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1213</v>
+        <v>2473</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>0</v>
+        <v>781</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81290125</t>
+          <t>81290108</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>JW72013-TAI</t>
+          <t>JW31614-TAI</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 33,1*16,8*3,5 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 35*2,3 см круглое Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1403</v>
+        <v>3347</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>157</v>
+        <v>1022</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81229953</t>
+          <t>81290058</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>5913</t>
+          <t>M477731-MS</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 33,7*23,2*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 35*28,5*1,4 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>1037</v>
+        <v>1213</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1</v>
+        <v>215</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81290084</t>
+          <t>81229945</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>JW32015-TAI</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 35*2 см круглое Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 35*30*4,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>2473</v>
+        <v>1637</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>778</v>
+        <v>17</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81290108</t>
+          <t>81290062</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>JW31614-TAI</t>
+          <t>G416911-MS</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 35*2,3 см круглое Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 35,5*18*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>3347</v>
+        <v>1358</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1022</v>
+        <v>184</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81290058</t>
+          <t>81290063</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>M477731-MS</t>
+          <t>M414890-MS</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 35*28,5*1,4 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 36,1*20,4*3,5 см прямоуг. с бортом Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>1213</v>
+        <v>1273</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>225</v>
+        <v>399</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81229945</t>
+          <t>81290053</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>1412</t>
+          <t>JM16911-MS</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 35*30*4,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 36,8*18,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>1637</v>
+        <v>1173</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>821</v>
       </c>
       <c r="I82" s="10">
-        <v>160</v>
+        <v>503</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81290062</t>
+          <t>81290060</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>G416911-MS</t>
+          <t>M418091-MS</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 35,5*18*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 37*37*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>1358</v>
+        <v>3687</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>2580</v>
       </c>
       <c r="I83" s="10">
-        <v>195</v>
+        <v>480</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81290063</t>
+          <t>81229956</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>M414890-MS</t>
+          <t>5415</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 36,1*20,4*3,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 37,8*18*3,4 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1273</v>
+        <v>937</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81290053</t>
+          <t>81290145</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>JM16911-MS</t>
+          <t>F46215-TAI</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 36,8*18,2*2,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 37,8*22,9*7 см овальное глубокое Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>1037</v>
+        <v>1613</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81290060</t>
+          <t>81229941</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>M418091-MS</t>
+          <t>JW55316</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 37*37*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 40*16*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>3231</v>
+        <v>1983</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81229956</t>
+          <t>81229935</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>5415</t>
+          <t>S51607</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 37,8*18*3,4 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41*18*4 см прямоуг. Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>937</v>
+        <v>3157</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>2209</v>
       </c>
       <c r="I87" s="10">
-        <v>138</v>
+        <v>358</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81290145</t>
+          <t>81290174</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>F46215-TAI</t>
+          <t>S51607-TAI</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 37,8*22,9*7 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41*18*4 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>1613</v>
+        <v>3157</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>146</v>
+        <v>276</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81229941</t>
+          <t>81290180</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>JW55316</t>
+          <t>S51607-TAI</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 40*16*2 см прямоуг. Turquoise black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41*18*4 см прямоуг. с бортом Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>1983</v>
+        <v>3337</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>2335</v>
       </c>
       <c r="I89" s="10">
-        <v>157</v>
+        <v>57</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81290173</t>
+          <t>81290061</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>S32316-TAI</t>
+          <t>M418094-MS</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 40*3,8 см круглое African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41*41*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>3937</v>
+        <v>3957</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81290174</t>
+          <t>81290048</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>S51607-TAI</t>
+          <t>J447327-GC</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41*18*4 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41,7*28,2*2,1 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>3157</v>
+        <v>1317</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I91" s="10">
-        <v>297</v>
+        <v>575</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81290180</t>
+          <t>81290047</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>S51607-TAI</t>
+          <t>J447326-GC</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41*18*4 см прямоуг. Maple пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 41,7*28,2*6,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>3337</v>
+        <v>1588</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81229935</t>
+          <t>81229936</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>S51607</t>
+          <t>S41709</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41*18*4 см прямоуг. Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 43*24*7,5 см овальное Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>3157</v>
+        <v>2683</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>379</v>
+        <v>229</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81290061</t>
+          <t>81290054</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>M418094-MS</t>
+          <t>JM16912-MS</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41*41*2 см квадратное Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 44,5*22,2*2,1 см доска прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>3957</v>
+        <v>1613</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>1129</v>
       </c>
       <c r="I94" s="10">
-        <v>107</v>
+        <v>246</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81290048</t>
+          <t>81290175</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>J447327-GC</t>
+          <t>S51809-TAI</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41,7*28,2*2,1 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 45,7*23*3,8 см прямоуг. с бортом African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>1173</v>
+        <v>3343</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81290047</t>
+          <t>81290181</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>J447326-GC</t>
+          <t>S51809-TAI</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 41,7*28,2*6,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 45,7*23*3,8 см прямоуг. с бортом Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1588</v>
+        <v>4113</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81229936</t>
+          <t>81290057</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>S41709</t>
+          <t>M418092-MS</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 43*24*7,5 см овальное Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 46*21*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>2683</v>
+        <v>2296</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I97" s="10">
-        <v>242</v>
+        <v>85</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81290054</t>
+          <t>81290147</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>JM16912-MS</t>
+          <t>JW46018-TAI</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 44,5*22,2*2,1 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 46*25,4*2,8 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>1613</v>
+        <v>2237</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>1565</v>
       </c>
       <c r="I98" s="10">
-        <v>371</v>
+        <v>277</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81290175</t>
+          <t>81290056</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>S51809-TAI</t>
+          <t>G416910-MS</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 45,7*23*3,8 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 51*25,3*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>3343</v>
+        <v>2461</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81290181</t>
+          <t>81222104</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>S51809-TAI</t>
+          <t>JW50216-TAI</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 45,7*23*3,8 см прямоуг. Maple пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*16*6,2 см прямоуг. с бортом Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>4113</v>
+        <v>2977</v>
       </c>
       <c r="H100" s="9">
-        <v/>
+        <v>2083</v>
       </c>
       <c r="I100" s="10">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81290057</t>
+          <t>81290133</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>M418092-MS</t>
+          <t>542106B</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 46*21*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*16,2*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>2296</v>
+        <v>2512</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81290147</t>
+          <t>81290088</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>JW46018-TAI</t>
+          <t>542106C-TAI</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 46*25,4*2,8 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>2237</v>
+        <v>3270</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>2289</v>
       </c>
       <c r="I102" s="10">
-        <v>278</v>
+        <v>81</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81290056</t>
+          <t>81290067</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>G416910-MS</t>
+          <t>M418240-MS</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 51*25,3*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>2461</v>
+        <v>2776</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81222104</t>
+          <t>81290049</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M418240-1-GC</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*16*6,2 см прямоуг. Birch 2500 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>2977</v>
+        <v>3106</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81290133</t>
+          <t>81222103</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>542106B</t>
+          <t>JW502113-TAI</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*16,2*1,7 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32*6,2 см прямоуг. с бортом Birch 5000 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>2512</v>
+        <v>4993</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>3495</v>
       </c>
       <c r="I105" s="10">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81290088</t>
+          <t>81290146</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>542106C-TAI</t>
+          <t>JW50021-TAI</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*16,2*1,8 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32,5*1,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>3270</v>
+        <v>5321</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>3724</v>
       </c>
       <c r="I106" s="10">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81290067</t>
+          <t>81290089</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>M418240-MS</t>
+          <t>542113C-TAI</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32*1,5 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32,5*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>2776</v>
+        <v>6013</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>5</v>
+        <v>556</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81290049</t>
+          <t>81290042</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>M418240-1-GC</t>
+          <t>J446400-GC</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32*1,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32,5*1,7 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>3106</v>
+        <v>2077</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>132</v>
+        <v>234</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81222103</t>
+          <t>81290134</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>542113B-TAI</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32*6,2 см прямоуг. Birch 5000 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53*32,5*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>4993</v>
+        <v>4826</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81290146</t>
+          <t>81290148</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>JW50021-TAI</t>
+          <t>JW46020-TAI</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32,5*1,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 53,5*29*3 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>5321</v>
+        <v>2847</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>1992</v>
       </c>
       <c r="I110" s="10">
-        <v>170</v>
+        <v>223</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81290089</t>
+          <t>81290064</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>542113C-TAI</t>
+          <t>M418093-MS</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32,5*1,7 см прямоуг. Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 55*33*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>4826</v>
+        <v>4397</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81290042</t>
+          <t>81290041</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>J446400-GC</t>
+          <t>J427530-GC</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32,5*1,7 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 56,2*17*2,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>1973</v>
+        <v>1637</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>1145</v>
       </c>
       <c r="I112" s="10">
-        <v>141</v>
+        <v>557</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81290134</t>
+          <t>81229947</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>542113B-TAI</t>
+          <t>4024</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53*32,5*1,8 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 60*26*1,7 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>4826</v>
+        <v>3798</v>
       </c>
       <c r="H113" s="9">
-        <v/>
+        <v>2658</v>
       </c>
       <c r="I113" s="10">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81290148</t>
+          <t>81290149</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>JW46020-TAI</t>
+          <t>JW46025-TAI</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 53,5*29*3 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо 64,5*24*3,5 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>2847</v>
+        <v>3273</v>
       </c>
       <c r="H114" s="9">
-        <v/>
+        <v>2291</v>
       </c>
       <c r="I114" s="10">
-        <v>224</v>
+        <v>326</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81290064</t>
+          <t>81290166</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>M418093-MS</t>
+          <t>S03212-TAI</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 55*33*2 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 30*3 см доска круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>4397</v>
+        <v>2107</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>1474</v>
       </c>
       <c r="I115" s="10">
-        <v>38</v>
+        <v>239</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81290041</t>
+          <t>81290070</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>J427530-GC</t>
+          <t>J449993TZ-GC</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 56,2*17*2,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 34,8*15,9*12,7, см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>1479</v>
+        <v>1273</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81229947</t>
+          <t>81290074</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>4024</t>
+          <t>J442551SZ-GC</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 60*26*1,7 см прямоуг. Black пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 36*19*7,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>3798</v>
+        <v>1273</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I117" s="10">
-        <v>294</v>
+        <v>118</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81290149</t>
+          <t>81290109</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>JW46025-TAI</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Блюдо 64,5*24*3,5 см овальное Лист Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37*25 см доска круглая Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>2626</v>
+        <v>1477</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>98</v>
+        <v>243</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81290070</t>
+          <t>81290184</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>J449993TZ-GC</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 34,8*15,9*12,7, см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37*25*1,8 см доска круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>1273</v>
+        <v>1543</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>87</v>
+        <v>304</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81290074</t>
+          <t>81290069</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>J442551SZ-GC</t>
+          <t>J449994TZ-GC</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 36*19*7,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37,8*17,3*13,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>1273</v>
+        <v>1583</v>
       </c>
       <c r="H120" s="9">
-        <v/>
+        <v>1108</v>
       </c>
       <c r="I120" s="10">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81290069</t>
+          <t>81290173</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>J449994TZ-GC</t>
+          <t>S32316-TAI</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 37,8*17,3*13,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 40*3,8 см доска круглая African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>1583</v>
+        <v>3937</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81290068</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>J449995TZ-GC</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 40,6*18,6*14,3 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 40,6*18,6*14,3 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>1893</v>
       </c>
       <c r="H122" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I122" s="10">
         <v>104</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81290073</t>
+          <t>81290110</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>J442550SZ-GC</t>
+          <t>45317-TAI</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 43,2*23*8,5 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 42*15 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>2073</v>
+        <v>1163</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81290071</t>
+          <t>81290185</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>J643111SZ-GC</t>
+          <t>45317-TAI</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 47,1*24*14,7 см White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 42*15*1,2 см доска прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>3371</v>
+        <v>1163</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>814</v>
       </c>
       <c r="I124" s="10">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81290072</t>
+          <t>81290073</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>J643110SZ-GC</t>
+          <t>J442550SZ-GC</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для подачи 54,7*27,9*17,1 см White пластик меламин P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 43,2*23*8,5 см прямоуг. с бортом White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>5376</v>
+        <v>2073</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81222616</t>
+          <t>81290111</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>45319-TAI</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 13,5 л Black P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 47*17 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>2613</v>
+        <v>1743</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>1220</v>
       </c>
       <c r="I126" s="10">
-        <v>354</v>
+        <v>239</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81290046</t>
+          <t>81290186</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>J447325-GC</t>
+          <t>45319-TAI</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 47*17*1,2 см доска прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="H127" s="9">
-        <v/>
+        <v>1220</v>
       </c>
       <c r="I127" s="10">
-        <v>351</v>
+        <v>240</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81222612</t>
+          <t>81290071</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J643111SZ-GC</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 47,1*24*14,7 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>1370</v>
+        <v>3371</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>2359</v>
       </c>
       <c r="I128" s="10">
-        <v>325</v>
+        <v>50</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81290030</t>
+          <t>81290072</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>J447310-GC</t>
+          <t>J643110SZ-GC</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 54,7*27,9*17,1 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>2913</v>
+        <v>5376</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>325</v>
+        <v>80</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81290045</t>
+          <t>81290112</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>J447324-GC</t>
+          <t>45322-TAI</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 57*17 см доска прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>2583</v>
+        <v>2028</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>274</v>
+        <v>37</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81290031</t>
+          <t>81290167</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>J447311-GC</t>
+          <t>S03213-TAI</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
+          <t>Бюдо для подачи 33,5*3 см доска круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>3398</v>
+        <v>2713</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81222615</t>
+          <t>81222616</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447325-HS</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>1173</v>
+        <v>2613</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>408</v>
+        <v>229</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81222614</t>
+          <t>81290046</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447325-GC</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>2347</v>
+        <v>1737</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>417</v>
+        <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81290033</t>
+          <t>81222612</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>J-447313-GC</t>
+          <t>J447310-HS</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1237</v>
+        <v>2500</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81222613</t>
+          <t>81290030</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447310-GC</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>1573</v>
+        <v>2913</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>428</v>
+        <v>227</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81290032</t>
+          <t>81290045</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>J447312-GC</t>
+          <t>J447324-GC</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>1463</v>
+        <v>2583</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81290040</t>
+          <t>81290031</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>J447314-GC</t>
+          <t>J447311-GC</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>1417</v>
+        <v>3398</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>0</v>
+        <v>512</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81290038</t>
+          <t>81222615</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>J447315-GC</t>
+          <t>J447324-HS</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>1142</v>
+        <v>1573</v>
       </c>
       <c r="H138" s="9">
-        <v/>
+        <v>1022</v>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>354</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81290035</t>
+          <t>81222614</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>J447317-GC</t>
+          <t>J447313-HS</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>1003</v>
+        <v>2347</v>
       </c>
       <c r="H139" s="9">
-        <v/>
+        <v>1525</v>
       </c>
       <c r="I139" s="10">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81290037</t>
+          <t>81290033</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>J447318-GC</t>
+          <t>J-447313-GC</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>937</v>
+        <v>1237</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>222</v>
+        <v>0</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81290036</t>
+          <t>81222613</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>J447319-GC</t>
+          <t>J447312-HS</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>737</v>
+        <v>1500</v>
       </c>
       <c r="H141" s="9">
-        <v/>
+        <v>975</v>
       </c>
       <c r="I141" s="10">
-        <v>51</v>
+        <v>398</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81290039</t>
+          <t>81290032</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>J447320-GC</t>
+          <t>J447312-GC</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>2253</v>
+        <v>1537</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>500</v>
+        <v>1182</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81290166</t>
+          <t>81290040</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>S03212-TAI</t>
+          <t>J447314-GC</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*3 см круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>2107</v>
+        <v>1637</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81290167</t>
+          <t>81290038</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>S03213-TAI</t>
+          <t>J447315-GC</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33,5*3 см круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>2713</v>
+        <v>1307</v>
       </c>
       <c r="H144" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I144" s="10">
-        <v>570</v>
+        <v>479</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81290109</t>
+          <t>81290035</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>J447317-GC</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25 см круглая Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>1237</v>
+        <v>1107</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>10</v>
+        <v>666</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81290184</t>
+          <t>81290037</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>J447318-GC</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25*1,8 см круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>1543</v>
+        <v>937</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>324</v>
+        <v>134</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81290110</t>
+          <t>81290036</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>45317-TAI</t>
+          <t>J447319-GC</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 42*15 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1163</v>
+        <v>773</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>395</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81290185</t>
+          <t>81290039</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>45317-TAI</t>
+          <t>J447320-GC</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 42*15*1,2 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>1163</v>
+        <v>2253</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>115</v>
+        <v>391</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81290111</t>
+          <t>81221782</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>45319-TAI</t>
+          <t>WTS09/C-9-BY</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 47*17 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Ложка для мисосупа 14 мл 14,4*3,8 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>1403</v>
+        <v>87</v>
       </c>
       <c r="H149" s="9">
-        <v/>
+        <v>60</v>
       </c>
       <c r="I149" s="10">
-        <v>0</v>
+        <v>874</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81290186</t>
+          <t>81221792</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>45319-TAI</t>
+          <t>NO7008-ZHHM</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 47*17*1,2 см прямоуг. Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Ложка для мисосупа 15 мл 17,1*4 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>1403</v>
+        <v>73</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81290112</t>
+          <t>81221793</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>45322-TAI</t>
+          <t>NO7008-MMJD</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 57*17 см прямоуг. Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Ложка для мисосупа 15 мл 17,1*4 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>2028</v>
+        <v>87</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>60</v>
       </c>
       <c r="I151" s="10">
-        <v>38</v>
+        <v>5039</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81221782</t>
+          <t>81229946</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>120/M-01+120D</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мисосупа 14 мл 14,4*3,8 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Подставка для торта 32,5 h9 см круглая White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>87</v>
+        <v>3297</v>
       </c>
       <c r="H152" s="9">
-        <v/>
+        <v>2307</v>
       </c>
       <c r="I152" s="10">
-        <v>1449</v>
+        <v>138</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81221792</t>
+          <t>81222138</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60160-TAI</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мисосупа 15 мл 17,1*4 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  250 мл 15,7*4,5 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>73</v>
+        <v>713</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>499</v>
       </c>
       <c r="I153" s="10">
-        <v>482</v>
+        <v>640</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81221793</t>
+          <t>81222146</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F155-TAI</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мисосупа 15 мл 17,1*4 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  250 мл d 12,3 см h4,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>73</v>
+        <v>407</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>0</v>
+        <v>522</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81229946</t>
+          <t>81222120</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>120/M-01+120D</t>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 32,5*9 см круглая White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 12,7*4,8 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>3297</v>
+        <v>327</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>175</v>
+        <v>2127</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81290104</t>
+          <t>81290100</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>JW14408-TAI</t>
+          <t>JW14005</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 21,5*6,8 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 12,8*4,7 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>1843</v>
+        <v>523</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>859</v>
+        <v>935</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81290113</t>
+          <t>81290080</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>JW14408-TAI</t>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл 21,5*6,8 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 12,8*4,7 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>1478</v>
+        <v>329</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>230</v>
       </c>
       <c r="I157" s="10">
-        <v>18</v>
+        <v>5507</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81240731</t>
+          <t>81290162</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S31406-TAI</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин Black Finish P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 16*15,5*3 см овальный African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>913</v>
+        <v>583</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>0</v>
+        <v>1837</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81240732</t>
+          <t>81222139</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60192-TAI</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл 19,5*5,2 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>913</v>
+        <v>883</v>
       </c>
       <c r="H159" s="9">
-        <v/>
+        <v>618</v>
       </c>
       <c r="I159" s="10">
-        <v>2</v>
+        <v>414</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81221780</t>
+          <t>81222126</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14005B-TAI</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1050 мл миска для лапши d 17,5 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,6 см h4,5 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>657</v>
+        <v>443</v>
       </c>
       <c r="H160" s="9">
-        <v/>
+        <v>310</v>
       </c>
       <c r="I160" s="10">
-        <v>187</v>
+        <v>626</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81290156</t>
+          <t>81222163</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>JW50106-TAI</t>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл 26,5*16,2*6,2 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,6 см h4,7 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1397</v>
+        <v>493</v>
       </c>
       <c r="H161" s="9">
-        <v/>
+        <v>345</v>
       </c>
       <c r="I161" s="10">
-        <v>79</v>
+        <v>476</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81290078</t>
+          <t>81222147</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>JW14311-TAI</t>
+          <t>JW1035-TAI</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1150 мл 26,5*12,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,6 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1705</v>
+        <v>513</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81221787</t>
+          <t>81222130</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14005C-TAI</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1180 мл миска для лапши d 20,3 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,7 см h4,8 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>507</v>
+        <v>473</v>
       </c>
       <c r="H163" s="9">
-        <v/>
+        <v>331</v>
       </c>
       <c r="I163" s="10">
-        <v>0</v>
+        <v>555</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81221790</t>
+          <t>81222105</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>14305-TAI</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1180 мл миска для лапши d 20,3 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 13,5 см h6,2 см круглый Dandelion пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>507</v>
+        <v>453</v>
       </c>
       <c r="H164" s="9">
-        <v/>
+        <v>317</v>
       </c>
       <c r="I164" s="10">
-        <v>10</v>
+        <v>431</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81229937</t>
+          <t>81222094</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>S41110</t>
+          <t>F112068-TAI</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл 26*25*7,5 см прямоуг. Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 15 см h6 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>1837</v>
+        <v>599</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81221794</t>
+          <t>81290126</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл миска для лапши d 19,1 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  340 мл 12*4,7 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>1078</v>
+        <v>493</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>1377</v>
+        <v>976</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81221795</t>
+          <t>81222149</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1085-TAI</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл миска для лапши d 21,3 см пластик меламин White-Gray "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  350 мл d 21,5 см h3 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>1153</v>
+        <v>877</v>
       </c>
       <c r="H167" s="9">
-        <v/>
+        <v>613</v>
       </c>
       <c r="I167" s="10">
-        <v>1169</v>
+        <v>460</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81240733</t>
+          <t>81290141</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F11206B</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин Black Finish P.L. Proff Cuisine</t>
+          <t>Салатник  380 мл 15*5,8 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>993</v>
+        <v>693</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>508</v>
+        <v>572</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81240734</t>
+          <t>81222098</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50704-TAI</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин White P.L. Proff Cuisine</t>
+          <t>Салатник  400 мл 17,3*10,7*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>993</v>
+        <v>779</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>561</v>
+        <v>591</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81221775</t>
+          <t>81222148</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1082-TAI</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1450 мл миска для лапши d 24 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  400 мл d 20,2 см h5,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>1387</v>
+        <v>999</v>
       </c>
       <c r="H170" s="9">
-        <v/>
+        <v>699</v>
       </c>
       <c r="I170" s="10">
-        <v>636</v>
+        <v>546</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81290183</t>
+          <t>81222118</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>S41110-TAI</t>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 26*24,5*7 см прямоуг. Maple пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл 14*6,1 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>2123</v>
+        <v>487</v>
       </c>
       <c r="H171" s="9">
-        <v/>
+        <v>340</v>
       </c>
       <c r="I171" s="10">
-        <v>198</v>
+        <v>2115</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81290177</t>
+          <t>81290102</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>S41110-TAI</t>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1500 мл 26*25*7,5 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл 14*6,2 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>2137</v>
+        <v>797</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>507</v>
+        <v>367</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81221788</t>
+          <t>81290082</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1550 мл миска для лапши d 22,2 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл 14*6,2 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>773</v>
+        <v>507</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>711</v>
+        <v>1792</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81221791</t>
+          <t>81290151</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50704-TAI</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1550 мл миска для лапши d 22,2 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл 17,6*10,8*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>773</v>
+        <v>837</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>609</v>
+        <v>249</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81290114</t>
+          <t>81222164</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>JW14410-TAI</t>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1600 мл 25,5*7,5 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>2253</v>
+        <v>757</v>
       </c>
       <c r="H175" s="9">
-        <v/>
+        <v>529</v>
       </c>
       <c r="I175" s="10">
-        <v>637</v>
+        <v>431</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81229948</t>
+          <t>81222157</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>5061</t>
+          <t>JW14006B-TAI</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1650 мл 25,4*15,2*6,8 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>783</v>
+        <v>713</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>61</v>
+        <v>271</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81290135</t>
+          <t>81222131</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>JW12010-TAI</t>
+          <t>JW14006C-TAI</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1700 мл 25*9,5 см конус Net пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>2021</v>
+        <v>717</v>
       </c>
       <c r="H177" s="9">
-        <v/>
+        <v>501</v>
       </c>
       <c r="I177" s="10">
-        <v>157</v>
+        <v>609</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81290150</t>
+          <t>81222127</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>JW50137-TAI</t>
+          <t>JW14006B-TAI</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1750 мл 32,5*17,6*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6,2 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>2307</v>
+        <v>683</v>
       </c>
       <c r="H178" s="9">
-        <v/>
+        <v>478</v>
       </c>
       <c r="I178" s="10">
-        <v>937</v>
+        <v>1007</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81229943</t>
+          <t>81290128</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>4613</t>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл 32,5*17,5*10 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  550 мл 14*6,2 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1173</v>
+        <v>713</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81290105</t>
+          <t>81240729</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>JW14410-TAI</t>
+          <t>JW1007</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1900 мл 26*7,5 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  600 мл миска для лапши d 18 см пластик меламин Black Finish P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>2253</v>
+        <v>843</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>491</v>
+        <v>0</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81290171</t>
+          <t>81240730</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>S41007-TAI</t>
+          <t>JW1007</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 19,5*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  600 мл миска для лапши d 18 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>1905</v>
+        <v>843</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>25</v>
+        <v>4570</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81222092</t>
+          <t>81221789</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>537-MMJD</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 19,8*19,5 см h16,2 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  620 мл миска для лапши d 17,3 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>2173</v>
+        <v>457</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>554</v>
+        <v>86</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81229951</t>
+          <t>81221786</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>537-ZHHM</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 22*8,9 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  640 мл миска для лапши d 17,3 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1187</v>
+        <v>507</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>0</v>
+        <v>333</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81290075</t>
+          <t>81222099</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>J134530-GC</t>
+          <t>JW50765-TAI</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 22,1*16,8 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл 17,2*16*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>66</v>
+        <v>586</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81290139</t>
+          <t>81222119</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>JW13110-TAI</t>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 25,5*8,5 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл 17,3*5,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>2237</v>
+        <v>613</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>619</v>
+        <v>1229</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81290170</t>
+          <t>81290101</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>S41109-TAI</t>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 28*8 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл 18*5,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>2171</v>
+        <v>1003</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>0</v>
+        <v>978</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81229952</t>
+          <t>81222128</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>3513</t>
+          <t>JW14007B-TAI</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 30*6,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл d 17,8 см h5,5 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>1176</v>
+        <v>847</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81290176</t>
+          <t>81222132</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>S41709-TAI</t>
+          <t>JW14007C-TAI</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 43*24*7,5 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл d 17,8 см h5,5 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>3097</v>
+        <v>893</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81222097</t>
+          <t>81222165</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 25,5 см h8,5 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл d 18 см h5,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>1879</v>
+        <v>943</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81290182</t>
+          <t>81222106</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>S41709-TAI</t>
+          <t>14307-TAI</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2300 мл 43*24*7,5 см овальный Maple пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл d 18 см h8,5 см круглый Dandelion пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>2571</v>
+        <v>843</v>
       </c>
       <c r="H190" s="9">
-        <v/>
+        <v>590</v>
       </c>
       <c r="I190" s="10">
-        <v>106</v>
+        <v>1031</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81290077</t>
+          <t>81290127</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>JW14312-TAI</t>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2400 мл 31,5*14,5*8,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  700 мл 17,9*5,3 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>2517</v>
+        <v>893</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>625</v>
       </c>
       <c r="I191" s="10">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81222138</t>
+          <t>81290081</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 15,7*4,5 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  700 мл 18*5,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>713</v>
+        <v>603</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>640</v>
+        <v>673</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81222146</t>
+          <t>81222140</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60230-TAI</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 12,3 см h4,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  700 мл 22,7*6 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>407</v>
+        <v>1357</v>
       </c>
       <c r="H193" s="9">
-        <v/>
+        <v>949</v>
       </c>
       <c r="I193" s="10">
-        <v>565</v>
+        <v>167</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81222091</t>
+          <t>81290034</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J247430-GC</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл 28*26 см h8 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  750 мл 16*7,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>2473</v>
+        <v>583</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>272</v>
+        <v>690</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81290115</t>
+          <t>81290152</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>JW14412-TAI</t>
+          <t>JW50765-TAI</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл 30,5*8,2 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  750 мл 17,6*16,2*6,3 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>2985</v>
+        <v>1217</v>
       </c>
       <c r="H195" s="9">
-        <v/>
+        <v>851</v>
       </c>
       <c r="I195" s="10">
-        <v>96</v>
+        <v>912</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81290154</t>
+          <t>81290079</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>JW50216-TAI</t>
+          <t>JW14309-TAI</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл 53*16,2*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  750 мл 21,5*9,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>2655</v>
+        <v>1087</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>167</v>
+        <v>474</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81290153</t>
+          <t>81222107</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>JW50113-TAI</t>
+          <t>46309-TAI</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2600 мл 32,5*26,5*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  850 мл 23,5*21,2 см h7,5 см овальный Dandelion пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>2637</v>
+        <v>949</v>
       </c>
       <c r="H197" s="9">
-        <v/>
+        <v>664</v>
       </c>
       <c r="I197" s="10">
-        <v>147</v>
+        <v>345</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81290076</t>
+          <t>81290104</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>J134531-GC</t>
+          <t>JW14408-TAI</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2700 мл 25*20 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1000 мл 21,5*6,8 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>1683</v>
+        <v>1843</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>416</v>
+        <v>804</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81290103</t>
+          <t>81290113</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>JW14009-TAI</t>
+          <t>JW14408-TAI</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2750 мл 24,2*9,8 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1000 мл 21,5*6,8 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1953</v>
+        <v>1478</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81222133</t>
+          <t>81240731</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1008</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2800 мл d 24 см h10 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин Black Finish P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>1973</v>
+        <v>913</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>639</v>
       </c>
       <c r="I200" s="10">
-        <v>309</v>
+        <v>2037</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81222129</t>
+          <t>81240732</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1008</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2800 мл d 24 см h9,7 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1000 мл миска для лапши d 21,4 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>1897</v>
+        <v>913</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>595</v>
+        <v>4640</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81222158</t>
+          <t>81221780</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>JW14009B-TAI</t>
+          <t>JM169194-BY</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2900 мл d 24,5 см h10 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1050 мл миска для лапши d 17,5 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>2037</v>
+        <v>657</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>247</v>
+        <v>137</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81222120</t>
+          <t>81290156</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW50106-TAI</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 12,7*4,8 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1100 мл 26,5*16,2*6,2 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>317</v>
+        <v>1673</v>
       </c>
       <c r="H203" s="9">
-        <v/>
+        <v>1171</v>
       </c>
       <c r="I203" s="10">
-        <v>0</v>
+        <v>463</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81290100</t>
+          <t>81290078</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>JW14005</t>
+          <t>JW14311-TAI</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 12,8*4,7 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1150 мл 26,5*12,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>523</v>
+        <v>1705</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>993</v>
+        <v>18</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81290080</t>
+          <t>81221787</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>JW14005-TAI</t>
+          <t>538-ZHHM</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 12,8*4,7 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1180 мл миска для лапши d 20,3 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>329</v>
+        <v>507</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
         <v>0</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81290162</t>
+          <t>81221790</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>S31406-TAI</t>
+          <t>538-MMJD</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 16*15,5*3 см овальный African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1180 мл миска для лапши d 20,3 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>583</v>
+        <v>558</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>1969</v>
+        <v>535</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81222139</t>
+          <t>81229937</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41110</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 19,5*5,2 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл 26*25*7,5 см прямоуг. Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>883</v>
+        <v>1837</v>
       </c>
       <c r="H207" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I207" s="10">
-        <v>465</v>
+        <v>185</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81222126</t>
+          <t>81221794</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HFLM-001-1-BSZG1</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,6 см h4,5 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл миска для лапши d 19,1 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>443</v>
+        <v>1078</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>626</v>
+        <v>1299</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81222163</t>
+          <t>81221795</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HBDS-01-BSZG1</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,6 см h4,7 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл миска для лапши d 21,3 см пластик меламин White-Gray "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>493</v>
+        <v>1153</v>
       </c>
       <c r="H209" s="9">
-        <v/>
+        <v>807</v>
       </c>
       <c r="I209" s="10">
-        <v>528</v>
+        <v>1143</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81222147</t>
+          <t>81240733</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1010</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,6 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин Black Finish P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>513</v>
+        <v>993</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81222130</t>
+          <t>81240734</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1010</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,7 см h4,8 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1400 мл миска для лапши d 24,8 см пластик меламин White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>473</v>
+        <v>993</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>555</v>
+        <v>1353</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81222105</t>
+          <t>81221775</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169106-BY</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 13,5 см h6,2 см круглый Dandelion пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1450 мл миска для лапши d 24 см пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>447</v>
+        <v>1387</v>
       </c>
       <c r="H212" s="9">
-        <v/>
+        <v>970</v>
       </c>
       <c r="I212" s="10">
-        <v>0</v>
+        <v>618</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81222094</t>
+          <t>81290183</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41110-TAI</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 15 см h6 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1500 мл 26*24,5*7 см прямоуг. Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>599</v>
+        <v>2123</v>
       </c>
       <c r="H213" s="9">
-        <v/>
+        <v>1486</v>
       </c>
       <c r="I213" s="10">
-        <v>238</v>
+        <v>189</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81290129</t>
+          <t>81290177</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>JW14009-TAI</t>
+          <t>S41110-TAI</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 24,2*9,8 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1500 мл 26*25*7,5 см прямоуг. African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>1937</v>
+        <v>2137</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>280</v>
+        <v>499</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81290172</t>
+          <t>81221788</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>S41010-TAI</t>
+          <t>539-ZHHM</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 25*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1550 мл миска для лапши d 22,2 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>3170</v>
+        <v>773</v>
       </c>
       <c r="H215" s="9">
-        <v/>
+        <v>541</v>
       </c>
       <c r="I215" s="10">
-        <v>72</v>
+        <v>670</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81290179</t>
+          <t>81221791</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>S41006-TAI</t>
+          <t>539-MMJD</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 25*15,5 см конус African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1550 мл миска для лапши d 22,2 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>2417</v>
+        <v>773</v>
       </c>
       <c r="H216" s="9">
-        <v/>
+        <v>541</v>
       </c>
       <c r="I216" s="10">
-        <v>100</v>
+        <v>555</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81222093</t>
+          <t>81290114</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>S41010-TAI</t>
+          <t>JW14410-TAI</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 25,3*25 см h15 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1600 мл 25,5*7,5 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>2849</v>
+        <v>2253</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>579</v>
+        <v>621</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81229950</t>
+          <t>81229948</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>5061</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 28*10,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1650 мл 25,4*15,2*6,8 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>1437</v>
+        <v>783</v>
       </c>
       <c r="H218" s="9">
-        <v/>
+        <v>548</v>
       </c>
       <c r="I218" s="10">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81290136</t>
+          <t>81290135</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>JW12012</t>
+          <t>JW12010-TAI</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 30*11 см конус Net пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1700 мл миска для лапши 25*9,5 см конус Net пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>2769</v>
+        <v>2021</v>
       </c>
       <c r="H219" s="9">
-        <v/>
+        <v>1414</v>
       </c>
       <c r="I219" s="10">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81229942</t>
+          <t>81290150</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>4612</t>
+          <t>JW50137-TAI</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 30,5*30,5*9,7 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1750 мл 32,5*17,6*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>1597</v>
+        <v>2307</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>532</v>
+        <v>917</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81290106</t>
+          <t>81229943</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>JW14412-TAI</t>
+          <t>4613</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 31*8,2 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1800 мл 32,5*17,5*10 см прямоуг. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>2985</v>
+        <v>1173</v>
       </c>
       <c r="H221" s="9">
-        <v/>
+        <v>821</v>
       </c>
       <c r="I221" s="10">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81290140</t>
+          <t>81290105</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>JW13112</t>
+          <t>JW14410-TAI</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 31,5*8,5 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 1900 мл 26*7,5 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>2538</v>
+        <v>2253</v>
       </c>
       <c r="H222" s="9">
-        <v/>
+        <v>1577</v>
       </c>
       <c r="I222" s="10">
-        <v>160</v>
+        <v>491</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81290169</t>
+          <t>81290171</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>S41112-TAI</t>
+          <t>S41007-TAI</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл 32,5*8,5 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 19,5*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>2977</v>
+        <v>1905</v>
       </c>
       <c r="H223" s="9">
-        <v/>
+        <v>1333</v>
       </c>
       <c r="I223" s="10">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81290083</t>
+          <t>81222092</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>JW-14009-TAI</t>
+          <t>S41007-TAI</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3000 мл d 24 см h10 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 19,8*19,5 см h16,2 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>1537</v>
+        <v>2173</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>584</v>
+        <v>550</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81290126</t>
+          <t>81229951</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>JW14005-TAI</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Салатник 340 мл 12*4,7 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 22*8,9 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>493</v>
+        <v>1187</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>1017</v>
+        <v>1411</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81229938</t>
+          <t>81290075</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>S41006</t>
+          <t>J134530-GC</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3400 мл 25*15,5 см конус Timber Brown пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 22,1*16,8 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>2537</v>
+        <v>1173</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>304</v>
+        <v>215</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81222149</t>
+          <t>81290139</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>JW1085-TAI</t>
+          <t>JW13110-TAI</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 21,5 см h3 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 25,5*8,5 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>873</v>
+        <v>2237</v>
       </c>
       <c r="H227" s="9">
-        <v/>
+        <v>1565</v>
       </c>
       <c r="I227" s="10">
-        <v>199</v>
+        <v>599</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81290141</t>
+          <t>81290170</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>F11206B</t>
+          <t>S41109-TAI</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Салатник 380 мл 15*5,8 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 28*8 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>693</v>
+        <v>2693</v>
       </c>
       <c r="H228" s="9">
-        <v/>
+        <v>1885</v>
       </c>
       <c r="I228" s="10">
-        <v>691</v>
+        <v>211</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81222098</t>
+          <t>81229952</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3513</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл 17,3*10,7*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 30*6,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>779</v>
+        <v>1399</v>
       </c>
       <c r="H229" s="9">
-        <v/>
+        <v>979</v>
       </c>
       <c r="I229" s="10">
-        <v>591</v>
+        <v>558</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81222148</t>
+          <t>81290176</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41709-TAI</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 20,2 см h5,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл 43*24*7,5 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>983</v>
+        <v>3097</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>74</v>
+        <v>231</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81229944</t>
+          <t>81222097</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>4614</t>
+          <t>JW13110-TAI</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл 33,5*33,5*13 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2000 мл d 25,5 см h8,5 см круглый Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>1853</v>
+        <v>1879</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>305</v>
+        <v>89</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81290116</t>
+          <t>81290182</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>JW14414-TAI</t>
+          <t>S41709-TAI</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл 36,5*9 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2300 мл 43*24*7,5 см овальный Maple пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>4267</v>
+        <v>2571</v>
       </c>
       <c r="H232" s="9">
-        <v/>
+        <v>1799</v>
       </c>
       <c r="I232" s="10">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81290107</t>
+          <t>81290077</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>JW14414-TAI</t>
+          <t>JW14312-TAI</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл 37*9 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2400 мл 31,5*14,5*8,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>4267</v>
+        <v>2517</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81290178</t>
+          <t>81222091</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>S41513-TAI</t>
+          <t>S41109-TAI</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл 37,5*32*9,4 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2500 мл 28*26 см h8 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>4221</v>
+        <v>2473</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>1731</v>
       </c>
       <c r="I234" s="10">
-        <v>12</v>
+        <v>272</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81222118</t>
+          <t>81290115</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14412-TAI</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14*6,1 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2500 мл 30,5*8,2 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>483</v>
+        <v>2985</v>
       </c>
       <c r="H235" s="9">
-        <v/>
+        <v>2089</v>
       </c>
       <c r="I235" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81290102</t>
+          <t>81290154</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>JW14006-TAI</t>
+          <t>JW50216-TAI</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14*6,2 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2500 мл 53*16,2*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>797</v>
+        <v>2655</v>
       </c>
       <c r="H236" s="9">
-        <v/>
+        <v>1858</v>
       </c>
       <c r="I236" s="10">
-        <v>568</v>
+        <v>167</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81290082</t>
+          <t>81290153</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>JW14006-TAI</t>
+          <t>JW50113-TAI</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 14*6,2 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2600 мл 32,5*26,5*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>507</v>
+        <v>2637</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>1845</v>
       </c>
       <c r="I237" s="10">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81290151</t>
+          <t>81290076</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>JW50704-TAI</t>
+          <t>J134531-GC</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 17,6*10,8*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2700 мл 25*20 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>837</v>
+        <v>1683</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>314</v>
+        <v>365</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81222164</t>
+          <t>81290103</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14009-TAI</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2750 мл 24,2*9,8 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>757</v>
+        <v>1953</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>499</v>
+        <v>29</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81222157</t>
+          <t>81222133</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14009C-TAI</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2800 мл d 24 см h10 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>713</v>
+        <v>1973</v>
       </c>
       <c r="H240" s="9">
-        <v/>
+        <v>1381</v>
       </c>
       <c r="I240" s="10">
-        <v>365</v>
+        <v>309</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81222131</t>
+          <t>81222129</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14009B-TAI</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2800 мл d 24 см h9,7 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>717</v>
+        <v>1897</v>
       </c>
       <c r="H241" s="9">
-        <v/>
+        <v>1327</v>
       </c>
       <c r="I241" s="10">
-        <v>630</v>
+        <v>535</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81222127</t>
+          <t>81222158</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14009B-TAI</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6,2 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2900 мл d 24,5 см h10 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>673</v>
+        <v>2037</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>0</v>
+        <v>246</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81290168</t>
+          <t>81290129</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>S41114-TAI</t>
+          <t>JW14009-TAI</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Салатник 5000 мл 37,5*9 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 24,2*9,8 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>3909</v>
+        <v>1937</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81290155</t>
+          <t>81290172</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>JW502113-TAI</t>
+          <t>S41010-TAI</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Салатник 5000 мл 53*32,5*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 25*15,5 см конус African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>4320</v>
+        <v>3170</v>
       </c>
       <c r="H244" s="9">
-        <v/>
+        <v>2219</v>
       </c>
       <c r="I244" s="10">
-        <v>196</v>
+        <v>66</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81290128</t>
+          <t>81290179</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>JW14006-TAI</t>
+          <t>S41006-TAI</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Салатник 550 мл 14*6,2 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 25*15,5 см конус African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>713</v>
+        <v>2417</v>
       </c>
       <c r="H245" s="9">
-        <v/>
+        <v>1691</v>
       </c>
       <c r="I245" s="10">
-        <v>3</v>
+        <v>99</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81229949</t>
+          <t>81222093</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>S41010-TAI</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Салатник 6000 мл 33*13 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 25,3*25 см h15 см овальный Birch пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>1923</v>
+        <v>2849</v>
       </c>
       <c r="H246" s="9">
-        <v/>
+        <v>1994</v>
       </c>
       <c r="I246" s="10">
-        <v>117</v>
+        <v>579</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81221789</t>
+          <t>81229950</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1011</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Салатник 620 мл миска для лапши d 17,3 см пластик меламин White-Red "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 28*10,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>457</v>
+        <v>1437</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>278</v>
+        <v>46</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81221786</t>
+          <t>81290136</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW12012</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Салатник 640 мл миска для лапши d 17,3 см пластик меламин White-Blue "Паназия" P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 30*11 см конус Net пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>457</v>
+        <v>3448</v>
       </c>
       <c r="H248" s="9">
-        <v/>
+        <v>2413</v>
       </c>
       <c r="I248" s="10">
-        <v>137</v>
+        <v>419</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81222099</t>
+          <t>81229942</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4612</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 17,2*16*6,5 см прямоуг. Birch пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 30,5*30,5*9,7 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>1093</v>
+        <v>1597</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>586</v>
+        <v>507</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81222119</t>
+          <t>81290106</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14412-TAI</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 17,3*5,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 31*8,2 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>607</v>
+        <v>2985</v>
       </c>
       <c r="H250" s="9">
-        <v/>
+        <v>2089</v>
       </c>
       <c r="I250" s="10">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81290101</t>
+          <t>81290140</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>JW14007-TAI</t>
+          <t>JW13112</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл 18*5,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 31,5*8,5 см круглый Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>989</v>
+        <v>2538</v>
       </c>
       <c r="H251" s="9">
-        <v/>
+        <v>1776</v>
       </c>
       <c r="I251" s="10">
-        <v>645</v>
+        <v>138</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81222128</t>
+          <t>81290169</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t>JW14007B-TAI</t>
+          <t>S41112-TAI</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 17,8 см h5,5 см круглый External Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл 32,5*8,5 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>847</v>
+        <v>2977</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>545</v>
+        <v>259</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81222132</t>
+          <t>81290083</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t>JW14007C-TAI</t>
+          <t>JW-14009-TAI</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 17,8 см h5,5 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3000 мл d 24 см h10 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>893</v>
+        <v>1537</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>291</v>
+        <v>515</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81222165</t>
+          <t>81229938</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41006</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h5,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 3400 мл 25*15,5 см конус Timber Brown пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>943</v>
+        <v>2537</v>
       </c>
       <c r="H254" s="9">
-        <v/>
+        <v>1775</v>
       </c>
       <c r="I254" s="10">
-        <v>181</v>
+        <v>291</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81222106</t>
+          <t>81229944</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4614</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h8,5 см круглый Dandelion пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 4000 мл 33,5*33,5*13 см квадрат. White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>837</v>
+        <v>1853</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>0</v>
+        <v>274</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81290127</t>
+          <t>81290116</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>JW14007-TAI</t>
+          <t>JW14414-TAI</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 17,9*5,3 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 4000 мл 36,5*9 см круглый Walnut пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>893</v>
+        <v>4267</v>
       </c>
       <c r="H256" s="9">
-        <v/>
+        <v>2986</v>
       </c>
       <c r="I256" s="10">
-        <v>1320</v>
+        <v>135</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81290081</t>
+          <t>81290107</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>JW14007-TAI</t>
+          <t>JW14414-TAI</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 18*5,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 4000 мл 37*9 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>603</v>
+        <v>4267</v>
       </c>
       <c r="H257" s="9">
-        <v/>
+        <v>2986</v>
       </c>
       <c r="I257" s="10">
-        <v>792</v>
+        <v>104</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81222140</t>
+          <t>81290178</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S41513-TAI</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл 22,7*6 см круглый Blue Mine пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 4000 мл 37,5*32*9,4 см овальный African Wood пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>1357</v>
+        <v>4221</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81290034</t>
+          <t>81290168</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>J247430-GC</t>
+          <t>S41114-TAI</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 16*7,5 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 5000 мл 37,5*9 см круглый African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>537</v>
+        <v>4873</v>
       </c>
       <c r="H259" s="9">
-        <v/>
+        <v>3411</v>
       </c>
       <c r="I259" s="10">
         <v>227</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81290152</t>
+          <t>81290155</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>JW50765-TAI</t>
+          <t>JW502113-TAI</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 17,6*16,2*6,3 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 5000 мл 53*32,5*6,5 см прямоуг. Green Banana Leaf пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>1017</v>
+        <v>4320</v>
       </c>
       <c r="H260" s="9">
-        <v/>
+        <v>3024</v>
       </c>
       <c r="I260" s="10">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81290079</t>
+          <t>81229949</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>JW14309-TAI</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл 21,5*9,5 см конус Gonch Glay пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 6000 мл 33*13 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>1087</v>
+        <v>1923</v>
       </c>
       <c r="H261" s="9">
-        <v/>
+        <v>1346</v>
       </c>
       <c r="I261" s="10">
-        <v>540</v>
+        <v>82</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81222107</t>
+          <t>81222108</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл 23,5*21,2 см h7,5 см овальный Dandelion пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 5,5*5,5 см h3 см квадрат. Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>937</v>
+        <v>123</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>15</v>
+        <v>1053</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81222108</t>
+          <t>81222159</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл 5,5*5,5 см h3 см квадрат. Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 5,6*5,6 см h2,8 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>138</v>
+        <v>478</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81222159</t>
+          <t>81222121</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл 5,6*5,6 см h2,8 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 5,6*5,6 см h3 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>173</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81222121</t>
+          <t>81222152</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F157-TAI</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл 5,6*5,6 см h3 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>173</v>
+        <v>243</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>935</v>
+        <v>341</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81222152</t>
+          <t>81222110</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 5,8 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>243</v>
+        <v>93</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>383</v>
+        <v>9953</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81222110</t>
+          <t>81222124</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD59-TAI</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 5,8 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  30 мл d 6 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>11555</v>
+        <v>0</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81222124</t>
+          <t>81221796</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>RP-1</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Соусник  30 мл d 6 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>151</v>
+        <v>13808</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81221796</t>
+          <t>81221785</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JM169113-BY</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Соусник  40 мл d 6,2 см h3,7 см круглый White пластик меламин "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 20*7,5 см прямоуг. тройной пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>73</v>
+        <v>357</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>18111</v>
+        <v>3617</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81221785</t>
+          <t>81222109</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD83-TAI</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 20*7,5 см прямоуг. тройной пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,3*6,3 см h3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>357</v>
+        <v>173</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>3692</v>
+        <v>118</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81222109</t>
+          <t>81222123</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD83-TAI</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,3*6,3 см h3 см прямоуг. Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,4*6,4 см h3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>227</v>
+        <v>532</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81222123</t>
+          <t>81222151</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F158-TAI</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,4*6,4 см h3 см прямоуг. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>217</v>
+        <v>317</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>541</v>
+        <v>418</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81222151</t>
+          <t>81222144</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F153-TAI</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>317</v>
+        <v>273</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>645</v>
+        <v>167</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81222144</t>
+          <t>81222111</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD73-TAI</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 7,2 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>273</v>
+        <v>143</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81222111</t>
+          <t>81222125</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD73-TAI</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,2 см h3 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 7,3 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>143</v>
+        <v>217</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81222125</t>
+          <t>81290091</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35103-TAI</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 7,3 см h3 см круглый Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81290091</t>
+          <t>81221783</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>JW35103-TAI</t>
+          <t>JM169111-BY</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Соусник  50 мл d 8,6 см h2,3 см круглый White пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  70 мл 9,3*6,9 см h3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>192</v>
+        <v>3890</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81221783</t>
+          <t>81290099</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35103-TAI</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Соусник  70 мл 9,3*6,9 см h3 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник  75 мл d 8,6 см h2,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>149</v>
+        <v>273</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>361</v>
+        <v>3593</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81290099</t>
+          <t>81221784</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>JW35103-TAI</t>
+          <t>JM169112-BY</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Соусник  75 мл d 8,6 см h2,3 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник  80 мл 15,8*7,5 см прямоуг. двойной пластик меламин Dark Texture "Паназия" P.L. </t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="H279" s="9">
-        <v/>
+        <v>180</v>
       </c>
       <c r="I279" s="10">
-        <v>4272</v>
+        <v>2241</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81221784</t>
+          <t>97000216</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>835-BY</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Соусник  80 мл 15,8*7,5 см прямоуг. двойной пластик меламин Dark Texture "Паназия" P.L. </t>
+          <t>Соусник  90 мл 9,3*6,9 см h3,8 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>258</v>
+        <v>167</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>2398</v>
+        <v>1894</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>97000216</t>
+          <t>81222145</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F154-TAI</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Соусник  90 мл 9,3*6,9 см h3,8 см прямоуг. пластик меламин Dark Texture "Паназия" P.L. Proff Cuisine</t>
+          <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>167</v>
+        <v>287</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>2244</v>
+        <v>346</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81222145</t>
+          <t>81222122</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A68-TAI</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 170 мл 10,2*10,2 см h3,5 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>287</v>
+        <v>370</v>
       </c>
       <c r="H282" s="9">
-        <v/>
+        <v>259</v>
       </c>
       <c r="I282" s="10">
-        <v>537</v>
+        <v>763</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81222122</t>
+          <t>81222112</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Соусник 170 мл 10,2*10,2 см h3,5 см квадрат. Streamer Grey пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 175 мл d 12,2 см h2,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>370</v>
+        <v>237</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>763</v>
+        <v>417</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81222112</t>
+          <t>81290093</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,2 см h2,5 см круглый Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>237</v>
+        <v>377</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>418</v>
+        <v>1958</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81290093</t>
+          <t>81290120</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
           <t>JW35105-TAI</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>377</v>
+        <v>337</v>
       </c>
       <c r="H285" s="9">
-        <v/>
+        <v>235</v>
       </c>
       <c r="I285" s="10">
-        <v>1960</v>
+        <v>1018</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81290120</t>
+          <t>81222113</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>JW35105-TAI</t>
+          <t>JW35106-TAI</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Соусник 175 мл d 12,3 см h2,6 см круглый Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 16,3*3,5 см Black Finish 300 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>337</v>
+        <v>387</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>1035</v>
+        <v>77</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81222113</t>
+          <t>81290094</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35106-TAI</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 16,3*3,5 см Black Finish 300 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 16,4*3,3 см Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>387</v>
+        <v>623</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>114</v>
+        <v>2239</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81290094</t>
+          <t>81290121</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
           <t>JW35106-TAI</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 16,4*3,3 см Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 16,4*3,3 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>623</v>
+        <v>589</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>2288</v>
+        <v>917</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81290121</t>
+          <t>81222160</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
           <t>JW35106-TAI</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 16,4*3,3 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 16,4*3,3 см Greece 400 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H289" s="9">
-        <v/>
+        <v>415</v>
       </c>
       <c r="I289" s="10">
-        <v>1012</v>
+        <v>168</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81222160</t>
+          <t>81290095</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 16,4*3,3 см Greece 400 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 20,4*4,3 см Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>593</v>
+        <v>937</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>316</v>
+        <v>1503</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81290095</t>
+          <t>81290122</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
           <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 20,4*4,3 см Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 20,4*4,3 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>937</v>
+        <v>913</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>1540</v>
+        <v>853</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81290122</t>
+          <t>81290090</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
           <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 20,4*4,3 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 20,4*4,3 см White пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>913</v>
+        <v>617</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>904</v>
+        <v>482</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81290090</t>
+          <t>81222161</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
           <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 20,4*4,3 см White пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 20,5*4 см Greece 600 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>617</v>
+        <v>913</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>611</v>
+        <v>161</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81222161</t>
+          <t>81222114</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35008-TAI</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 20,5*4 см Greece 600 мл пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 20,8*2,2 см Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>913</v>
+        <v>617</v>
       </c>
       <c r="H294" s="9">
-        <v/>
+        <v>431</v>
       </c>
       <c r="I294" s="10">
-        <v>290</v>
+        <v>2302</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81222114</t>
+          <t>81290118</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35008-TAI</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 20,8*2,2 см Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 21*1,9 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>613</v>
+        <v>937</v>
       </c>
       <c r="H295" s="9">
-        <v/>
+        <v>655</v>
       </c>
       <c r="I295" s="10">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81290118</t>
+          <t>81222115</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>JW35008-TAI</t>
+          <t>JW35011-TAI</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 21*1,9 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 27*2,3 см Black Finish пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>937</v>
+        <v>1017</v>
       </c>
       <c r="H296" s="9">
-        <v/>
+        <v>711</v>
       </c>
       <c r="I296" s="10">
-        <v>1208</v>
+        <v>2271</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81222115</t>
+          <t>81290092</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35011-TAI</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 27*2,3 см Black Finish пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 27,3*2 см Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>1013</v>
+        <v>1417</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>0</v>
+        <v>246</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81290092</t>
+          <t>81290119</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
           <t>JW35011-TAI</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 27,3*2 см Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 27,3*2 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>1417</v>
+        <v>1437</v>
       </c>
       <c r="H298" s="9">
-        <v/>
+        <v>1005</v>
       </c>
       <c r="I298" s="10">
-        <v>433</v>
+        <v>854</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81290119</t>
+          <t>81222162</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
           <t>JW35011-TAI</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 27,3*2 см Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом 27,3*2,1 см Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
         <v>1437</v>
       </c>
       <c r="H299" s="9">
-        <v/>
+        <v>1005</v>
       </c>
       <c r="I299" s="10">
-        <v>935</v>
+        <v>479</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81222162</t>
+          <t>81222137</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Тарелка с бортом 27,3*2,1 см Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Тарелка с бортом d 20,5 см h4 см 650 мл Streamer Grey пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>1437</v>
+        <v>873</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="J300" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>