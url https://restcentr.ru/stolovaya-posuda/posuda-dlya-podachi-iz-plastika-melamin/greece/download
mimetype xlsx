--- v0 (2026-06-10)
+++ v1 (2026-10-24)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 07:47</t>
+          <t>Прайс актуален на 24.10.2026 20:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1355,774 +1355,774 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222154</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K52008-TAI</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо 20,8*13*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>537</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222155</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K52010-TAI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо 25*15,5*3 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>703</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>492</v>
       </c>
       <c r="I7" s="10">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222150</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1011-TAI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо 28*3,5 см круглое Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1273</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I8" s="10">
-        <v>487</v>
+        <v>417</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222156</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>K51011-TAI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо 28,9*18,1*3,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1073</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>751</v>
       </c>
       <c r="I9" s="10">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222153</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A5412-TAI</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо 31,2*10,4*1,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>723</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222146</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F155-TAI</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 12,3 см h4,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  250 мл d 12,3 см h4,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>407</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>565</v>
+        <v>522</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81222158</t>
+          <t>81222163</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>JW14009B-TAI</t>
+          <t>JW14005-TAI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2900 мл d 24,5 см h10 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,6 см h4,7 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>2037</v>
+        <v>493</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>345</v>
       </c>
       <c r="I12" s="10">
-        <v>247</v>
+        <v>476</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81222163</t>
+          <t>81222147</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1035-TAI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,6 см h4,7 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  300 мл d 12,6 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>508</v>
+        <v>425</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222147</t>
+          <t>81222149</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW1085-TAI</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,6 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  350 мл d 21,5 см h3 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>513</v>
+        <v>877</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>613</v>
       </c>
       <c r="I14" s="10">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81222149</t>
+          <t>81222148</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>JW1085-TAI</t>
+          <t>JW1082-TAI</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 21,5 см h3 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  400 мл d 20,2 см h5,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>873</v>
+        <v>999</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>699</v>
       </c>
       <c r="I15" s="10">
-        <v>179</v>
+        <v>546</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81222148</t>
+          <t>81222164</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14006-TAI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 20,2 см h5,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>983</v>
+        <v>757</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>529</v>
       </c>
       <c r="I16" s="10">
-        <v>54</v>
+        <v>421</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222164</t>
+          <t>81222157</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14006B-TAI</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>757</v>
+        <v>713</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>499</v>
+        <v>271</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222157</t>
+          <t>81222165</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14007-TAI</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 14 см h6 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник  650 мл d 18 см h5,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>713</v>
+        <v>943</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>365</v>
+        <v>59</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222165</t>
+          <t>81222158</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW14009B-TAI</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 650 мл d 18 см h5,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
+          <t>Салатник 2900 мл d 24,5 см h10 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>943</v>
+        <v>2037</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>171</v>
+        <v>246</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81222159</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JWD56-TAI</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 5,6*5,6 см h2,8 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>173</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>502</v>
+        <v>478</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222152</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F157-TAI</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Соусник  30 мл 9*6,6 см h2,5 см прямоуг. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>243</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>383</v>
+        <v>341</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222151</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F158-TAI</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл 8,5*8,5 см h3,5 см квадрат. Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>317</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>495</v>
+        <v>418</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222144</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F153-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Соусник  50 мл 8,9*3,1 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>273</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>273</v>
+        <v>167</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222145</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F154-TAI</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Соусник 100 мл d 10,7 см h3,5 см круглый Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>287</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>537</v>
+        <v>346</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222160</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35106-TAI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 16,4*3,3 см Greece 400 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>593</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>415</v>
       </c>
       <c r="I25" s="10">
-        <v>316</v>
+        <v>168</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222161</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JW35108-TAI</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 20,5*4 см Greece 600 мл пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>913</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>267</v>
+        <v>141</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222162</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JW35011-TAI</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом 27,3*2,1 см Greece пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1437</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1005</v>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>479</v>
       </c>
       <c r="J27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>