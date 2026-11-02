--- v0 (2026-06-10)
+++ v1 (2026-11-02)
@@ -4913,51 +4913,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:58</t>
+          <t>Прайс актуален на 02.11.2026 16:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5002,54 +5002,54 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222722</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>L2810</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>592</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>444</v>
       </c>
       <c r="I6" s="10">
-        <v>664</v>
+        <v>562</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001360</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>N9406/V1780</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5169,57 +5169,57 @@
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81201295</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>95198</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо для подачи d 32 см с крышкой h15 см стекло "Патиссэри" Tempered Glass Pasabahce [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1080</v>
+        <v>1117</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>70001337</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D6871   (1кор=4шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 31 см Трианон Opal ARC [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5240,156 +5240,156 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>70001354</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>D6885/H4126  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 22*14 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>385</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I13" s="10">
-        <v>1347</v>
+        <v>1257</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>70001355</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D6891  (1кор=16/4)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 29*22 см Трианон Opal ARC [4]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>802</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1194</v>
+        <v>1094</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>70001362</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L2811</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 30*26 см для стейка Solutions Steak Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>592</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>70001363</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>N9364</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 33*25 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>607</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>70001385</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D6877 (1кор=16/4)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 35*26 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5413,85 +5413,85 @@
           <t>70001358</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>N9404/L2808</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 21,5*19 см для закусок Solutions Snack Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>350</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>653</v>
+        <v>329</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>70001388</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>X0503/L2804</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 28*23 см для бургера Solutions Burger Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>372</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3844</v>
+        <v>3777</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>70001364</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>N9402</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Блюдо прямоугольное 34*24 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5515,153 +5515,153 @@
           <t>70001254</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>01526</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14 см для чашки H7795/70001255 Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>202</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>4598</v>
+        <v>3704</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>70001356</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>D6925   (1кор=48/6)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 14,5 см для чашки D6921/70001352 Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>188</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>7021</v>
+        <v>7015</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222558</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>22712</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 15 см h2,2 см для чашки арт. 14611/81222557 Ресторан Opal ARC [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>262</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>196</v>
       </c>
       <c r="I23" s="10">
-        <v>3549</v>
+        <v>3501</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>70001357</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>D6926 (1кор=48/6)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см для чашки D6922/70001353 Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>223</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>167</v>
       </c>
       <c r="I24" s="10">
-        <v>2450</v>
+        <v>2312</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>70001382</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>G2722</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Блюдце d 16 см для чашки G2725/70001384 Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5670,100 +5670,100 @@
         <v>168</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>70001338</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>D6879  (1уп=24)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 300 мл d 10 см h 6 см Трианон Stackable Opal ARC [6]</t>
+          <t>Бульонница 300 мл d 10 см h6 см Трианон Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>446</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>334</v>
       </c>
       <c r="I26" s="10">
-        <v>1734</v>
+        <v>1728</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81201292</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>53772</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Бульонница 480 мл d 10,5 см h6 см стекло "Шеф" Tempered Glass Pasabahce [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>160</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>234</v>
+        <v>52</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>70001339</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>L4399</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Бульонница 500 мл d 13,7 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5772,66 +5772,66 @@
         <v>281</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200938</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>H9944</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 560 мл стекло d 13 см, h 7 см ARC [6]</t>
+          <t>Бульонница 560 мл d 13 см h7 см с ручками стекло ARC [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>112</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1880</v>
+        <v>1738</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269247</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>55303</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Бульонница 625 мл d 6 см h9 см стекло "Шеф" Tempered Glass Pasabahce [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -5849,193 +5849,193 @@
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>45</v>
       </c>
       <c r="I31" s="10">
-        <v>1800</v>
+        <v>120</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>70001340</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>D6880/68978</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл белая d 8 см h 11 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>211</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>158</v>
       </c>
       <c r="I32" s="10">
-        <v>11461</v>
+        <v>8583</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81200934</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>59</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1365</v>
+        <v>555</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269809</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>23с2313</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>78</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>58</v>
       </c>
       <c r="I34" s="10">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269779</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P8675</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кружка 290 мл d 8,3 см h8,5 см белая Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>238</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>178</v>
       </c>
       <c r="I35" s="10">
-        <v>5780</v>
+        <v>5300</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>70001386</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>P5065</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл белая d 8 см h 9 см Трианон Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -6053,57 +6053,57 @@
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200841</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>677</v>
+        <v>1692</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>70001365</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>63391</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл белая d 7,7 см h9 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -6127,51 +6127,51 @@
           <t>81269847</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>23с2354</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>89</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1595</v>
+        <v>1159</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81201247</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -6195,1819 +6195,1819 @@
           <t>81200926</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>80</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>2653</v>
+        <v>1126</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81201168</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>09с1488  у</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>89</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1422</v>
+        <v>1089</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81200935</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>125</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>851</v>
+        <v>797</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269248</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>55042</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Молочник 200 мл d 7,4 см h9 см стекло Бейзик Pasabahce [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>157</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81221769</t>
+          <t>81201300</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>N3601</t>
+          <t>53483</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 17,5 см h6,5 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник  150 мл d 9 см h3,7 см стекло емкость для закусок "Шеф" Tempered Glass Pasabahce [24]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>324</v>
+        <v>53</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>3091</v>
+        <v>1952</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81201188</t>
+          <t>70001366</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>D6882/N3651</t>
+          <t>N9397</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1000 мл d 18 см h 8 см Трианон Opal ARC [6]</t>
+          <t>Салатник  190 мл d 9 см h 4,6 см емкость для закусок Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>289</v>
+        <v>151</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1645</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>70001369</t>
+          <t>81222559</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>N9365</t>
+          <t>18962</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1100 мл d 18 см h7,8 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  250 мл 11*11 см h3,6 см емкость для закусок квадартный Ресторан Stackable Opal ARC [4]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>217</v>
+        <v>573</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>429</v>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>2777</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>70001370</t>
+          <t>81269296</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>N9401</t>
+          <t>530123</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1250 мл d 18 см h7 см Эволюшн Opal ARC [4]</t>
+          <t>Салатник  250 мл d 10,9 см h 6 см емкость для закусок стекло "Азия" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>511</v>
+        <v>70</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81201300</t>
+          <t>81200856</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>53483</t>
+          <t>07с1322 кор=36/6</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Салатник 150 мл d 9 см h3,7 см стекло "Шеф" Tempered Glass Pasabahce [24]</t>
+          <t>Салатник  250 мл d 11 см h6 см емкость для закусок стекло "Гладкий" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>2230</v>
+        <v>5572</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>03030971</t>
+          <t>81269295</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>53573 кор=12</t>
+          <t>07с1323</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1730 мл d 20 см h 8,5 см стекло "Шеф" Pasabahce [12]</t>
+          <t>Салатник  250 мл d 11 см емкость для закусок стекло "Лабиринт" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>859</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>70001344</t>
+          <t>81269846</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>D6881 (1уп=6шт)</t>
+          <t>07с1324</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d 24 см h 10 см Трианон Opal ARC [6]</t>
+          <t>Салатник  270 мл d 11 см h6 см емкость для закусок стекло "Монарх" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>340</v>
+        <v>46</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>31</v>
+        <v>1895</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81200859</t>
+          <t>81200840</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>07с1326 кор=6</t>
+          <t>1325 кор=36/6</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d18 см стекло "Гладкий" ОСЗ [6]</t>
+          <t>Салатник  270 мл d 11 см h6 см емкость для закусок стекло "Сидней" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>153</v>
+        <v>27</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>458</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>70001366</t>
+          <t>81222201</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>N9397</t>
+          <t>N5418</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Салатник 190 мл d 9 см h 4,6 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  270 мл d 11,8 см h6 см емкость для закусок Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>151</v>
+        <v>195</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>146</v>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>1531</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>70001361</t>
+          <t>70001256</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>L2806</t>
+          <t>H4122</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл 25*21,5 см Solutions Salad Эволюшн Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12 см h 5,3 см емкость для закусок Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>647</v>
+        <v>136</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>102</v>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>1970</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81221768</t>
+          <t>81221771</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3600</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 21 см h9,3 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12 см h5 см емкость для закусок Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>303</v>
+        <v>159</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>119</v>
       </c>
       <c r="I55" s="10">
-        <v>4438</v>
+        <v>6522</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>70001371</t>
+          <t>81221770</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>N9363</t>
+          <t>N3652</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 21 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12 см h5,5 см емкость для закусок Трианон ровный край Opal ARC [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>486</v>
+        <v>142</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>65</v>
+        <v>4305</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>70001372</t>
+          <t>70001342</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>N9400</t>
+          <t>D6884/H4917 (1уп=24/6)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2000 мл d 22 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  300 мл d 12,5 см h 5,5 см емкость для закусок Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>541</v>
+        <v>156</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>4560</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81222559</t>
+          <t>81200862</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>18962</t>
+          <t>J1855/H9670 кор=12</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл 11*11 см h3,6 см емкость для закусок квадартный Ресторан Stackable Opal ARC [4]</t>
+          <t>Салатник  325 мл d 12 см h5,5 см емкость для закусок стекло "Удобное хранение" ARC [12]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>573</v>
+        <v>63</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>47</v>
       </c>
       <c r="I58" s="10">
-        <v>2777</v>
+        <v>5324</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81269296</t>
+          <t>81222560</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>530123</t>
+          <t>55391</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d 10,9 см h 6 см стекло "Азия" Pasabahce [12]</t>
+          <t>Салатник  330 мл 14*9 см емкость для закусок прямоуг. h3,6 см Ресторан Stackable Opal ARC [4]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>59</v>
+        <v>602</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>451</v>
       </c>
       <c r="I59" s="10">
-        <v>0</v>
+        <v>2539</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81200856</t>
+          <t>81201301</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>07с1322 кор=36/6</t>
+          <t>53543</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d11 см h6 см стекло "Гладкий" ОСЗ [6]</t>
+          <t>Салатник  350 мл d 12 см h 5,2 см емкость для закусок стекло "Шеф" Tempered Glass Pasabahce [24]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81269295</t>
+          <t>70001368</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>07с1323</t>
+          <t>N9396</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d11 см стекло "Лабиринт" ОСЗ [6]</t>
+          <t>Салатник  400 мл d 12 см h5,6 см емкость для закусок Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>46</v>
+        <v>132</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1855</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>70001383</t>
+          <t>81200863</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>G0570</t>
+          <t>H9947/J0053 кор=6</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2500 мл d 24 см h 9,5 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник  415 мл d 17 см h7,5 см стекло "Гладкий" ARC [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>284</v>
+        <v>93</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81222201</t>
+          <t>81222202</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q4925</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Салатник 270 мл d 11,8 см h6 см Стайро Opal ARC [6]</t>
+          <t>Салатник  420 мл d 18,2 см h5,4 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>195</v>
+        <v>283</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1555</v>
+        <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81269846</t>
+          <t>70001341</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>07с1324</t>
+          <t>D6878 (1уп=36/6)</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Салатник 270 мл d11 см h6 см стекло "Монарх" ОСЗ [6]</t>
+          <t>Салатник  450 мл d 13 см h6 см емкость для закусок Трианон ровный край Opal ARC [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>46</v>
+        <v>362</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2123</v>
+        <v>619</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81200840</t>
+          <t>81269393</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>1325 кор=36/6</t>
+          <t>L9928</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Салатник 270 мл d11 см h6 см стекло "Сидней" ОСЗ [6]</t>
+          <t>Салатник  450 мл d 16 см h4,3 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>70001373</t>
+          <t>70001263</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>N9399</t>
+          <t>63379</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Салатник 2800 мл d 26 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  450 мл d 16,5 см h 4,5 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>718</v>
+        <v>113</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>70001256</t>
+          <t>81222561</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>H4122</t>
+          <t>27473</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h 5,3 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник  480 мл 17,2*11 см емкость для закусок прямоуг. h3,6 см Ресторан Stackable Opal ARC [4]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>134</v>
+        <v>699</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>524</v>
       </c>
       <c r="I67" s="10">
-        <v>2624</v>
+        <v>1676</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81221771</t>
+          <t>81201263</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53056 кор=6</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h5 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Салатник  500 мл 12,5*12,5 см h7 см стекло "Токио" Pasabahce [6]  </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>159</v>
+        <v>76</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>6498</v>
+        <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81221770</t>
+          <t>81269389</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L3581</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12 см h5,5 см Трианон ровный край Opal ARC [6]</t>
+          <t>Салатник  500 мл d 13 см h6,9 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>142</v>
+        <v>272</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>204</v>
       </c>
       <c r="I69" s="10">
-        <v>5163</v>
+        <v>2450</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>70001342</t>
+          <t>81200857</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>D6884/H4917 (1уп=36/6)</t>
+          <t>10с1542 кор=12</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл d 12,5 см h 5,5 см Трианон Opal ARC [6]</t>
+          <t>Салатник  500 мл d 13 см h7 см стекло "Гладкий" ОСЗ [12]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>156</v>
+        <v>64</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1716</v>
+        <v>375</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81269388</t>
+          <t>70001343</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D6883/50065 (1=48/8)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Салатник 3100 мл d 27 см h9,5 см Стайро Opal ARC [6]</t>
+          <t>Салатник  500 мл d 16 см h 5,5 см Трианон Opal ARC [8]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>416</v>
+        <v>206</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>13236</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81200862</t>
+          <t>03030290</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>J1855/H9670 кор=12</t>
+          <t>53553 кор=24</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл d12 см h5,5 см стекло "Удобное хранение" ARC [12]</t>
+          <t>Салатник  600 мл d 14 см h6,2 см стекло "Шеф" Tempered Glass Pasabahce [24]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222560</t>
+          <t>81222204</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>55391</t>
+          <t>N5416</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Салатник 330 мл 14*9 см емкость для закусок прямоуг. h3,6 см Ресторан Stackable Opal ARC [4]</t>
+          <t>Салатник  700 мл d 20 см h5,5 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>602</v>
+        <v>302</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>2539</v>
+        <v>1384</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81201301</t>
+          <t>81269226</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>53543</t>
+          <t>N9395</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12 см h 5,2 см стекло "Шеф" Tempered Glass Pasabahce [24]</t>
+          <t>Салатник  750 мл d 14,5 см h 7,1 см Эволюшн Opal ARC [4]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>65</v>
+        <v>244</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>70001368</t>
+          <t>81200858</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>N9396</t>
+          <t>09с1425 кор=12</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Салатник 400 мл d 12 см h5,6 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  800 мл d 16 см h7,8 см стекло "Гладкий" ОСЗ [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
         <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>70001374</t>
+          <t>81200866</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>N9398</t>
+          <t>H5495</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Салатник 4000 мл d 30 см h 6,8 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник  850 мл d 16 см стекло "Вердюра" ARC [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>824</v>
+        <v>59</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81200863</t>
+          <t>81269317</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>H9947/J0053 кор=6</t>
+          <t>530106</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Салатник 415 мл d17 см h7,5 см стекло "Гладкий" ARC [6]</t>
+          <t>Салатник  880 мл d 17,9 см h7,5 см стекло "Азия" Pasabahce [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>1052</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81222202</t>
+          <t>81269391</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>Q4925</t>
+          <t>L9929</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Салатник 420 мл d 18,2 см h5,4 см Эвридэй Opal ARC [6]</t>
+          <t>Салатник  880 мл d 20 см h5,3 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>283</v>
+        <v>207</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>0</v>
+        <v>950</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>70001341</t>
+          <t>81221769</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>D6878 (1уп=36/6)</t>
+          <t>N3601</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 13 см h 6 см Трианон ровный край Opal ARC [6]</t>
+          <t>Салатник 1000 мл d 17,5 см h6,5 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>362</v>
+        <v>324</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I79" s="10">
-        <v>733</v>
+        <v>3019</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81269393</t>
+          <t>81201188</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D6882/N3651</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 16 см h4,3 см Стайро Opal ARC [6]</t>
+          <t>Салатник 1000 мл d 18 см h 8 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>147</v>
+        <v>289</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>216</v>
       </c>
       <c r="I80" s="10">
-        <v>0</v>
+        <v>1579</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>70001263</t>
+          <t>70001369</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>63379</t>
+          <t>N9365</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Салатник 450 мл d 16,5 см h 4,5 см Эволюшн Opal ARC [6]</t>
+          <t>Салатник 1100 мл d 18 см h7,8 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81222561</t>
+          <t>70001370</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>27473</t>
+          <t>N9401</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Салатник 480 мл 17,2*11 см емкость для закусок прямоуг. h3,6 см Ресторан Stackable Opal ARC [4]</t>
+          <t>Салатник 1250 мл d 18 см h7 см Эволюшн Opal ARC [4]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>699</v>
+        <v>511</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1676</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81201263</t>
+          <t>03030971</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>53056 кор=6</t>
+          <t>53573 кор=12</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл 12,5*12,5 см h7 см стекло "Токио" Pasabahce [6]  </t>
+          <t>Салатник 1730 мл d 20 см h 8,5 см стекло "Шеф" Pasabahce [12]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81269389</t>
+          <t>81200859</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>07с1326 кор=6</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 13 см h6,9 см Стайро Opal ARC [6]</t>
+          <t>Салатник 1800 мл d 18 см стекло "Гладкий" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>272</v>
+        <v>153</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2500</v>
+        <v>422</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>70001343</t>
+          <t>70001344</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>D6883/50065 (1=48/8)</t>
+          <t>D6881 (1уп=6шт)</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d 16 см h 5,5 см Трианон Opal ARC [6]</t>
+          <t>Салатник 1800 мл d 24 см h 10 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>206</v>
+        <v>340</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>4178</v>
+        <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81200857</t>
+          <t>70001361</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>10с1542 кор=12</t>
+          <t>L2806</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d13 см h7 см стекло "Гладкий" ОСЗ [12]</t>
+          <t>Салатник 2000 мл 25*21,5 см Solutions Salad Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>64</v>
+        <v>647</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>676</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>03030290</t>
+          <t>81221768</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>53553 кор=24</t>
+          <t>N3602</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 14 см h6,2 см стекло "Шеф" Tempered Glass Pasabahce [24]</t>
+          <t>Салатник 2000 мл d 21 см h9,3 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>63</v>
+        <v>303</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>227</v>
       </c>
       <c r="I87" s="10">
-        <v>0</v>
+        <v>4366</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81222204</t>
+          <t>70001371</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N9363</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 20 см h5,5 см Стайро Opal ARC [6]</t>
+          <t>Салатник 2000 мл d 21 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>302</v>
+        <v>486</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1490</v>
+        <v>65</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81269226</t>
+          <t>70001372</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>N9395</t>
+          <t>N9400</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Салатник 750 мл d 14,5 см h 7,1 см Эволюшн Opal ARC [4]</t>
+          <t>Салатник 2000 мл d 22 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>244</v>
+        <v>541</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81200858</t>
+          <t>70001383</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>09с1425 кор=12</t>
+          <t>G0570</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d16 см h7,8 см стекло "Гладкий" ОСЗ [12]</t>
+          <t>Салатник 2500 мл d 24 см h 9,5 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>38</v>
+        <v>284</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81200866</t>
+          <t>70001373</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>H5495</t>
+          <t>N9399</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d16 см стекло "Вердюра" ARC [6]</t>
+          <t>Салатник 2800 мл d 26 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>59</v>
+        <v>718</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81269317</t>
+          <t>81269388</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>530106</t>
+          <t>L3580</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Салатник 880 мл d 17,9 см h7,5 см стекло "Азия" Pasabahce [6]</t>
+          <t>Салатник 3100 мл d 27 см h9,5 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>157</v>
+        <v>416</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1052</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81269391</t>
+          <t>70001374</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N9398</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Салатник 880 мл d 20 см h5,3 см Стайро Opal ARC [6]</t>
+          <t>Салатник 4000 мл d 30 см h 6,8 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>207</v>
+        <v>824</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1988</v>
+        <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>70001345</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>06498 (1уп=12шт)</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Сахарница 340 мл d 11 см h 13 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8099,660 +8099,660 @@
           <t>81200861</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>P8607/8606</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 7 см h3,5 см икорница круглый стекло Arcoroc </t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>46</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>6440</v>
+        <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>70001346</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>D6886 (1кор=36/6)</t>
+          <t>D6886/D7501 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>3496</v>
+        <v>5680</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81269278</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>P8101</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 15 см Эволюшн Новая Аквитания Opal ARC [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>154</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>115</v>
       </c>
       <c r="I99" s="10">
-        <v>5137</v>
+        <v>4399</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>70001264</t>
+          <t>81221767</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>N9362</t>
+          <t>N3603</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см без полей Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 19 см без полей Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G100" s="9">
+        <v>159</v>
+      </c>
+      <c r="H100" s="9">
         <v>119</v>
       </c>
-      <c r="H100" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I100" s="10">
-        <v>0</v>
+        <v>4379</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81221767</t>
+          <t>70001264</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>N3603</t>
+          <t>N9362</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 19 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 19 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>5642</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81269387</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L3579/N5414</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>130</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>97</v>
       </c>
       <c r="I102" s="10">
-        <v>5332</v>
+        <v>5272</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>70001257</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>G0565/N2055</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>134</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>3996</v>
+        <v>3228</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>70001347</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>D6887 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 19,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>168</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>22436</v>
+        <v>21050</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>70001387</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>P0157</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 22,5 см Эволюшн Новая Аквитания Opal ARC [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>653</v>
+        <v>5</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>70001259</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>G0564/Q1930</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>162</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1643</v>
+        <v>0</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>70001350</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>D6890/N3645 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 24,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>195</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>16870</v>
+        <v>14074</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>70001265</t>
+          <t>81269761</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>N9361</t>
+          <t>P3299</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см без полей Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 25 см без полей Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>2054</v>
+        <v>4501</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81269761</t>
+          <t>70001265</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N9361</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Тарелка d 25 см Дивали Эволюшн Opal ARC [6]</t>
+          <t>Тарелка d 25 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="H109" s="9">
-        <v/>
+        <v>168</v>
       </c>
       <c r="I109" s="10">
-        <v>1</v>
+        <v>896</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81269385</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L3577</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>209</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>156</v>
       </c>
       <c r="I110" s="10">
-        <v>1395</v>
+        <v>1281</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>70001379</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>N9394</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 25,5 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>148</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>70001260</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>H9859</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26,5 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>232</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1578</v>
+        <v>1554</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81222200</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3604</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см h1,7 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>267</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1015</v>
+        <v>895</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>70001266</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>N9360</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см без полей Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>279</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>2188</v>
+        <v>2212</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81269384</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L3576/N5804</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>285</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>213</v>
       </c>
       <c r="I115" s="10">
         <v>1177</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>70001381</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>E6961</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
@@ -8776,190 +8776,190 @@
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>70001351</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>D6888/N8244 кор=24/6</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 27,3 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>329</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I117" s="10">
         <v>1146</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>70001359</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>N9405</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 1150 мл d 28,5 см для пасты Solutions Pasta Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>624</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1493</v>
+        <v>1251</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81269830</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P0447</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 1200 мл салатник d 26 см h4,5 см Эволюшн Солюшн New Opal ARC [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>624</v>
       </c>
       <c r="H119" s="9">
-        <v/>
+        <v>468</v>
       </c>
       <c r="I119" s="10">
         <v>1287</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81222203</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N2056</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 150 мл d 21,8 см h3,3 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>158</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>523</v>
+        <v>121</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81269832</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V1786</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 280 мл d 29 см h5,5 см для пасты Эволюшн Opal ARC [6]  </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>624</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>70001348</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>D6889 (1кор=36/6)</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300 мл d 22,5 см h3,5 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -8983,289 +8983,289 @@
           <t>70001349</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>N3646 (1 кор=24/6)</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 300/650 мл d 24 см h4 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>189</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>8253</v>
+        <v>7779</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>70001377</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>E6982</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 450/250 мл d 22 см h3 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>127</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
         <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81222199</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N3605</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 550 мл d 20 см h4,4 см Дивали Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>0</v>
+        <v>2369</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>70001258</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>G0563</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600 мл d 22 см h3,2 см Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>191</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>143</v>
       </c>
       <c r="I126" s="10">
-        <v>7442</v>
+        <v>6094</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>70001376</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>N9411</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 600/200 мл салатник d 20 см h4 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>236</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
         <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81269390</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L5271/N5806</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Тарелка глубокая 800 мл d 23 см h3,2 см Стайро Opal ARC [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>175</v>
       </c>
       <c r="H128" s="9">
-        <v/>
+        <v>131</v>
       </c>
       <c r="I128" s="10">
         <v>2585</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81269281</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>P9773</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 17 см h4 см глубокая 600 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>272</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>594</v>
+        <v>1098</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81269280</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>P9772</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 21 см h4 см глубокая 950 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>356</v>
       </c>
       <c r="H130" s="9">
-        <v/>
+        <v>267</v>
       </c>
       <c r="I130" s="10">
-        <v>2412</v>
+        <v>2040</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81269279</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>P9771</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Тарелка с бортом d 25 см h4 см глубокая 1400 мл Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9289,51 +9289,51 @@
           <t>70001255</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>V9497/H7795</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная (блюдце 01526/70001254) Эвридэй Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>286</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>2075</v>
+        <v>1421</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>70001262</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>N9349</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 10,8 см h 6 см (блюдце N9346/70001261) Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9354,88 +9354,88 @@
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>70001352</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>D6921  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 8,5 см h 6,5 см (блюдце D6925/70001356) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>276</v>
       </c>
       <c r="H134" s="9">
-        <v/>
+        <v>207</v>
       </c>
       <c r="I134" s="10">
-        <v>2809</v>
+        <v>2737</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81222557</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>14611/X1987</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Чашка 275 мл чайная d 9 см h7 см Ресторан Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>362</v>
       </c>
       <c r="H135" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I135" s="10">
-        <v>3311</v>
+        <v>3161</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>70001384</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>G2725</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная (блюдце G2722/70001382) Эвридэй Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -9456,43 +9456,43 @@
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>70001353</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>D6922 (1 кор=36/6)</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Чашка 280 мл чайная d 9,4 см h 7,2 см (блюдце D6926/70001357) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>349</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>261</v>
       </c>
       <c r="I137" s="10">
-        <v>2226</v>
+        <v>1854</v>
       </c>
       <c r="J137" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>