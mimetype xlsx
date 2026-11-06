--- v0 (2026-06-08)
+++ v1 (2026-11-06)
@@ -1316,51 +1316,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 23:25</t>
+          <t>Прайс актуален на 06.11.2026 19:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1393,236 +1393,236 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200938</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>H9944</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Бульонница 560 мл стекло d 13 см, h 7 см ARC [6]</t>
+          <t>Бульонница 560 мл d 13 см h7 см с ручками стекло ARC [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>112</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1880</v>
+        <v>1728</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>45</v>
       </c>
       <c r="I7" s="10">
-        <v>1800</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200934</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>59</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1365</v>
+        <v>555</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269809</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>23с2313</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>78</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>58</v>
       </c>
       <c r="I9" s="10">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200841</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>725</v>
+        <v>1652</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269847</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>23с2354</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>89</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1596</v>
+        <v>1159</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201247</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -1646,459 +1646,459 @@
           <t>81200926</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>80</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2652</v>
+        <v>1102</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201168</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>09с1488  у</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>89</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1422</v>
+        <v>1049</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200935</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>125</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>851</v>
+        <v>797</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200859</t>
+          <t>81200856</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>07с1326 кор=6</t>
+          <t>07с1322 кор=36/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Салатник 1800 мл d18 см стекло "Гладкий" ОСЗ [6]</t>
+          <t>Салатник  250 мл d 11 см h6 см емкость для закусок стекло "Гладкий" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>458</v>
+        <v>5572</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81200856</t>
+          <t>81269295</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>07с1322 кор=36/6</t>
+          <t>07с1323</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d11 см h6 см стекло "Гладкий" ОСЗ [6]</t>
+          <t>Салатник  250 мл d 11 см емкость для закусок стекло "Лабиринт" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>4</v>
+        <v>763</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81269295</t>
+          <t>81269846</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>07с1323</t>
+          <t>07с1324</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Салатник 250 мл d11 см стекло "Лабиринт" ОСЗ [6]</t>
+          <t>Салатник  270 мл d 11 см h6 см емкость для закусок стекло "Монарх" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>46</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1855</v>
+        <v>1823</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81269846</t>
+          <t>81200840</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>07с1324</t>
+          <t>1325 кор=36/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Салатник 270 мл d11 см h6 см стекло "Монарх" ОСЗ [6]</t>
+          <t>Салатник  270 мл d 11 см h6 см емкость для закусок стекло "Сидней" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2123</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81200840</t>
+          <t>81200862</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>1325 кор=36/6</t>
+          <t>J1855/H9670 кор=12</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Салатник 270 мл d11 см h6 см стекло "Сидней" ОСЗ [6]</t>
+          <t>Салатник  325 мл d 12 см h5,5 см емкость для закусок стекло "Удобное хранение" ARC [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>47</v>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>5276</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81200862</t>
+          <t>81200863</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>J1855/H9670 кор=12</t>
+          <t>H9947/J0053 кор=6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Салатник 325 мл d12 см h5,5 см стекло "Удобное хранение" ARC [12]</t>
+          <t>Салатник  415 мл d 17 см h7,5 см стекло "Гладкий" ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81200863</t>
+          <t>81200857</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>H9947/J0053 кор=6</t>
+          <t>10с1542 кор=12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Салатник 415 мл d17 см h7,5 см стекло "Гладкий" ARC [6]</t>
+          <t>Салатник  500 мл d 13 см h7 см стекло "Гладкий" ОСЗ [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>375</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200857</t>
+          <t>81200858</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>10с1542 кор=12</t>
+          <t>09с1425 кор=12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Салатник 500 мл d13 см h7 см стекло "Гладкий" ОСЗ [12]</t>
+          <t>Салатник  800 мл d 16 см h7,8 см стекло "Гладкий" ОСЗ [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>676</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200858</t>
+          <t>81200866</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>09с1425 кор=12</t>
+          <t>H5495</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Салатник 800 мл d16 см h7,8 см стекло "Гладкий" ОСЗ [12]</t>
+          <t>Салатник  850 мл d 16 см стекло "Вердюра" ARC [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81200866</t>
+          <t>81200859</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>H5495</t>
+          <t>07с1326 кор=6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Салатник 850 мл d16 см стекло "Вердюра" ARC [6]</t>
+          <t>Салатник 1800 мл d 18 см стекло "Гладкий" ОСЗ [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>59</v>
+        <v>153</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>422</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81201099</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>10011</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Соусник  35 мл d 6 см икорница круглый стекло Arcoroc </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -2156,40 +2156,40 @@
           <t>81200861</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>P8607/8606</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Соусник  75 мл d 7 см h3,5 см икорница круглый стекло Arcoroc </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>46</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>6536</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>