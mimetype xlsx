--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -854,51 +854,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:20</t>
+          <t>Прайс актуален на 05.11.2026 11:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269283</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>27282020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ваза для цветов h28 см d 12,5 см хруст. стекло "Arabesque" RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3281</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>2132</v>
       </c>
       <c r="I6" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81233001</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>26046020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Салатник d 21 см h3,8 см хр. стекло Galassia RCR [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1028,136 +1028,136 @@
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>950</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269557</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27701020006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Соусник 120 мл 7,5*7 см h3,5 см емкость для закусок и снэков хр. стекло прямоуг.  Stack RCR  [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>370</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>240</v>
       </c>
       <c r="I9" s="10">
-        <v>1622</v>
+        <v>1508</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81233007</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>26058099906</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Тарелка 35*31 см синяя хр. стекло Sottopiattii RCR [1]</t>
+          <t>Тарелка 35*31 см овальная синяя хр. стекло Sottopiattii RCR [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3105</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81233002</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>26039020006</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см хр. стекло Galassia RCR [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>940</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>611</v>
       </c>
       <c r="I11" s="10">
         <v>140</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81233006</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>26040020106</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 26 см хр. стекло Sunbeam RCR [4]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
@@ -1181,51 +1181,51 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81233008</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>26057099906</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Тарелка d 32 см черная хр. стекло Rotondo Nero Sottopiattii RCR [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3024</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>1965</v>
       </c>
       <c r="I13" s="10">
         <v>23</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81233010</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>26373020106</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Этажерка 2 яруса, d 26/18см, h 21,8 см хр. стекло Alzatine RCR</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">