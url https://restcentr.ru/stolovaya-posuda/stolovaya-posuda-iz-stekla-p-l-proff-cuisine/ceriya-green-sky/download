--- v0 (2026-06-13)
+++ v1 (2026-10-14)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 08:23</t>
+          <t>Прайс актуален на 14.10.2026 16:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -959,366 +959,366 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81221728</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q-1852-066RGX</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 24*17 см h2 см 400 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>617</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>401</v>
       </c>
       <c r="I6" s="10">
-        <v>1470</v>
+        <v>1459</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81221729</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1Q1851-066RGX</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо овальное 28*21 см h4,4 см 800 мл Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>873</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I7" s="10">
-        <v>934</v>
+        <v>868</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81221722</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1Q1843-066RGX</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Салатник 300 мл 14*14 см h7 см Green Sky квадратный матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Салатник  300 мл 14*14 см h7 см емкость для закусок Green Sky квадратный матовое стекло P.L. [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>597</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>388</v>
       </c>
       <c r="I8" s="10">
         <v>4498</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81221721</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1420-066RGX</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Салатник 320 мл d 12 см h7 см Green Sky косой матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Салатник  320 мл d 12 см h7 см емкость для закусок Green Sky косой матовое стекло P.L. [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>375</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I9" s="10">
         <v>4345</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81221726</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1423-066RGX</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Салатник 350 мл d 12,5 см h10 см Green Sky косой конус матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Салатник  350 мл d 12,5 см h10 см емкость для закусок Green Sky косой конус матовое стекло P.L. [4]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>417</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4318</v>
+        <v>4303</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81221723</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1422-066RGX</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Салатник 600 мл d 15 см h11 см Green Sky косой конус матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Салатник  600 мл d 15 см h11 см Green Sky косой конус матовое стекло P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>673</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I11" s="10">
         <v>4409</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81221724</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1Q1434-066RGX</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 18 см h10 см Green Sky косой матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл d 18 см h10 см Green Sky косой матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>713</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I12" s="10">
-        <v>4392</v>
+        <v>4374</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81221727</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q602-066RGX</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Салатник 700 мл d 18 см h7 см Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Салатник  700 мл d 18 см h7 см Green Sky матовое стекло P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>639</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>415</v>
       </c>
       <c r="I13" s="10">
-        <v>2792</v>
+        <v>2776</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221720</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1421-066RGX</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Соусник 100 мл 9*5 см Green Sky косой матовое стекло P.L. Proff Cuisine [6]</t>
+          <t>Соусник 100 мл 9*5 см емкость для закусок Green Sky косой матовое стекло P.L. [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>273</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>177</v>
       </c>
       <c r="I14" s="10">
-        <v>4477</v>
+        <v>4465</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81221725</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1Q1424-066RGX</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Соусник 150 мл 9*6,5 см Green Sky косой конус матовое стекло P.L. Proff Cuisine [4]</t>
+          <t>Соусник 150 мл 9*6,5 см емкость для закусок Green Sky косой конус матовое стекло P.L. [4]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>283</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>183</v>
       </c>
       <c r="I15" s="10">
         <v>4502</v>
       </c>
       <c r="J15" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>