--- v0 (2026-06-16)
+++ v1 (2026-11-05)
@@ -516,50 +516,53 @@
                                 <Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image313.jpg"/>
                                 <Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image314.jpg"/>
                                 <Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image315.jpg"/>
                                 <Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image316.jpg"/>
                                 <Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image317.jpg"/>
                                 <Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.jpg"/>
                                 <Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image319.jpg"/>
                                 <Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.jpg"/>
                                 <Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image321.jpg"/>
                                 <Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image322.jpg"/>
                                 <Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image323.jpg"/>
                                 <Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image324.jpg"/>
                                 <Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image325.jpg"/>
                                 <Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image326.jpg"/>
                                 <Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image327.jpg"/>
                                 <Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image328.jpg"/>
                                 <Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image329.jpg"/>
                                 <Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.jpg"/>
                                 <Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image331.jpg"/>
                                 <Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image332.jpg"/>
                                 <Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.jpg"/>
                                 <Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image334.jpg"/>
                                 <Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image335.jpg"/>
                                 <Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image336.jpg"/>
                                 <Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image337.jpg"/>
+                                <Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image338.jpg"/>
+                                <Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image339.jpg"/>
+                                <Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image340.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -11268,50 +11271,146 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="337" name="Image337"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Image338"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Image339"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Image340"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -11585,78 +11684,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J340"/>
+  <dimension ref="A2:J343"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 16.06.2026 16:04</t>
+          <t>Прайс актуален на 05.11.2026 18:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -11718,11382 +11817,11484 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>40</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240470</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240470</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,6 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>3997</v>
+        <v>3239</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280053</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>BB-AN-TC</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,8 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>201</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6832</v>
+        <v>6734</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280061</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>BB-BO-TC</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,8 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>201</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>5815</v>
+        <v>5682</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99003546</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S051-8</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>87</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5251</v>
+        <v>16828</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99003507</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S007-9 (кор=240шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>113</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>15263</v>
+        <v>15117</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240447</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-8</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>7453</v>
+        <v>7271</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240484</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,6 см New Scales P.L. - Davinci [12]                           </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>12677</v>
+        <v>12375</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240462</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240462</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,6 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>6184</v>
+        <v>5689</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99003555</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S060-8 (кор=240шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>5022</v>
+        <v>3866</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99007028</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S114-8</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>149</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>7391</v>
+        <v>3992</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240454</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240454</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>6001</v>
+        <v>5375</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>71047278</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S101-8</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>159</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>15099</v>
+        <v>13994</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99003522</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S037-9</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>185</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>8223</v>
+        <v>6697</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280144</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-8</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>237</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>10803</v>
+        <v>10719</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280047</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S125-8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>273</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>18587</v>
+        <v>17019</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280036</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S123-8</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>263</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>17158</v>
+        <v>14170</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240477</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240477</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>763</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>19611</v>
+        <v>19033</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99006403</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>S113-8</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>8037</v>
+        <v>7413</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>71047270</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S100-8</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,7 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>508</v>
+        <v>11680</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001027</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S083-8 (кор=240шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,7 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>173</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>17909</v>
+        <v>16683</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81280032</t>
+          <t>81260068</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>S123-4</t>
+          <t>CBADEF</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Вилка для закусок 14,5 см Ritz Noble [12]</t>
+          <t>Вилка десертная 19,1 см Banquet RAK</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>197</v>
+        <v>145.2</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>9525</v>
+        <v>1324</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81257006</t>
+          <t>81280032</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>CP8</t>
+          <t>S123-4</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Вилка для краба 20 см нерж. P.L. Proff Cuisine</t>
+          <t>Вилка для закусок 14,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>103</v>
+        <v>9370</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81256005</t>
+          <t>81257006</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>LP8</t>
+          <t>CP8</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Вилка для лобстера 20 см нерж. P.L. Proff Cuisine</t>
+          <t>Вилка для краба 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1125</v>
+        <v>103</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>99003560</t>
+          <t>81256005</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>S037-11 NEW</t>
+          <t>LP8</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Вилка для пирожного 15 см Amboss P.L. Proff Cuisine [12]</t>
+          <t>Вилка для лобстера 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>1048</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>99003551</t>
+          <t>99003560</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>S060-4 (кор=240шт)</t>
+          <t>S037-11 NEW</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Вилка для пирожного 16 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Вилка для пирожного 15 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>174</v>
+        <v>75</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3524</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>99003557</t>
+          <t>99003551</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>S060-10 (кор=120шт)</t>
+          <t>S060-4 (кор=240шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Вилка для рыбы 18,5 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Вилка для пирожного 16 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>237</v>
+        <v>180</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>11063</v>
+        <v>3006</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81280040</t>
+          <t>99003557</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>S123-12</t>
+          <t>S060-10 (кор=120шт)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Вилка для рыбы 19 см Ritz Noble [12]</t>
+          <t>Вилка для рыбы 18,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>6963</v>
+        <v>11013</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81240053</t>
+          <t>81280040</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>LB-BC087</t>
+          <t>S123-12</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка 19 см набор 6 шт деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Вилка для рыбы 19 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>403</v>
+        <v>195</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>126</v>
       </c>
       <c r="I34" s="10">
-        <v>399</v>
+        <v>6880</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81240050</t>
+          <t>81240053</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>LB-26A</t>
+          <t>LB-BC087</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка 19,5 см, деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Вилка для стейка 19 см набор 6 шт деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>201</v>
+        <v>403</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>261</v>
       </c>
       <c r="I35" s="10">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81250082</t>
+          <t>81240050</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>HTS-F3125</t>
+          <t>LB-26A</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка 20 см коричневая Paris P.L. Proff Cuisine</t>
+          <t>Вилка для стейка 19,5 см, деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>437</v>
+        <v>201</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81260006</t>
+          <t>81250082</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>HD05</t>
+          <t>HTS-F3125</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка 20,5 см набор 4 шт деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Вилка для стейка 20 см коричневая Paris P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>607</v>
+        <v>437</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81280081</t>
+          <t>81260006</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HD05</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка 22,5 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Вилка для стейка 20,5 см набор 4 шт деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>813</v>
+        <v>607</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>99003562</t>
+          <t>81280081</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>M2261/12</t>
+          <t>20283-10 pakka wood</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Вилка для стейка Wine&amp;Dine коричневая деревянная ручка P.L. Proff Cuisine</t>
+          <t>Вилка для стейка 22,5 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>159</v>
+        <v>813</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>841</v>
+        <v>5019</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240891</t>
+          <t>99003562</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M2261/12</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Вилка для улиток 16,6 см нерж. P.L. Proff Cuisine</t>
+          <t>Вилка для стейка Wine&amp;Dine коричневая деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>93</v>
+        <v>159</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>474</v>
+        <v>803</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81240892</t>
+          <t>81240891</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SFF-01S (HONRI)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Вилка для улиток 17,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Вилка для улиток 16,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>900</v>
+        <v>392</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81211556</t>
+          <t>81240892</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>189.41</t>
+          <t>SFF-02S (HONRI)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Вилка одноразовая "Классика" 19,3 см, 100 шт, дерево, Garcia de PouИспания</t>
+          <t>Вилка для улиток 17,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1161</v>
+        <v>47</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>198</v>
+        <v>869</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81211341</t>
+          <t>81260002</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>223.50</t>
+          <t>H008-2</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Вилка одноразовая 17 см, кукурузный крахмал, 50 шт, Garcia de PouИспания</t>
+          <t>Вилка столовая 17,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>588</v>
+        <v>38</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>19</v>
+        <v>21381</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81210086</t>
+          <t>99003525</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>112.37</t>
+          <t>H012-2</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Вилка одноразовая в индивидуальной упаковке 15 см, 100 шт, дерево</t>
+          <t>Вилка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>709</v>
+        <v>97</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>63</v>
       </c>
       <c r="I44" s="10">
-        <v>29</v>
+        <v>42435</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81211079</t>
+          <t>81260096</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>OA23 (1кор=24уп)</t>
+          <t>S059-2</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Вилка одноразовая пластик, черный, 18 см, 24 шт/уп, P.L. Proff Cuisine</t>
+          <t>Вилка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1653</v>
+        <v>48796</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81260002</t>
+          <t>99003565</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>H008-2</t>
+          <t>H069-2</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 17,7 см Эко P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>10739</v>
+        <v>35021</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>99003525</t>
+          <t>99003511</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>H012-2</t>
+          <t>S008-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>97</v>
+        <v>174</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>113</v>
       </c>
       <c r="I47" s="10">
-        <v>23969</v>
+        <v>29628</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81260096</t>
+          <t>81240759</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>S059-2</t>
+          <t>H012-2 (1.5)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>24</v>
       </c>
       <c r="I48" s="10">
-        <v>14121</v>
+        <v>248988</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>99003565</t>
+          <t>71047254</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>H069-2</t>
+          <t>S049-2 black</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>84</v>
+        <v>283</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>14328</v>
+        <v>6753</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>99003511</t>
+          <t>99003530</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>S008-2 (кор=240шт)</t>
+          <t>S049-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19 см London P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19,5 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>33999</v>
+        <v>90063</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81240759</t>
+          <t>99003502</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S007-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 19,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>263308</v>
+        <v>40442</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>71047254</t>
+          <t>99003540</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>S049-2 black</t>
+          <t>S051-2</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
+          <t>Вилка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>283</v>
+        <v>113</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>8555</v>
+        <v>65875</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>99003530</t>
+          <t>99003535</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>S049-2 (кор=240шт)</t>
+          <t>S050-2 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19,5 см Sapporo P.L. - Davinci [12]</t>
+          <t>Вилка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I53" s="10">
-        <v>22287</v>
+        <v>32991</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>99003502</t>
+          <t>81240450</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>S007-2 (кор=240шт)</t>
+          <t>DJ-22004/81240450</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 19,5 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 20 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>140</v>
+        <v>307</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>34960</v>
+        <v>39765</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>99003540</t>
+          <t>71047273</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>S051-2</t>
+          <t>S101-2</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 20 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>113</v>
+        <v>199</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>10459</v>
+        <v>21197</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>99003535</t>
+          <t>99110811</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>S050-2 ( кор =240 шт)</t>
+          <t>S009-2</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 20 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>26831</v>
+        <v>30815</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81240450</t>
+          <t>99002914</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>DJ-22004/81240450</t>
+          <t>S113-2</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Magma P.L. - Davinci [12]</t>
+          <t>Вилка столовая 20 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>297</v>
+        <v>239</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>19785</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>71047273</t>
+          <t>81240443</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>S101-2</t>
+          <t>S143-2</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>199</v>
+        <v>473</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>24953</v>
+        <v>21067</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>99110811</t>
+          <t>81280139</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>S009-2</t>
+          <t>S172-2</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Nizza P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 20,3 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>143</v>
+        <v>310</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>11941</v>
+        <v>22958</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>99002914</t>
+          <t>81240458</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>S113-2</t>
+          <t>DJ-22007/81240458</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20 см Salsa P.L. - Davinci [12]</t>
+          <t>Вилка столовая 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>233</v>
+        <v>407</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>14903</v>
+        <v>41186</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81240443</t>
+          <t>81280030</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S123-2</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Вилка столовая 20,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>473</v>
+        <v>347</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>22085</v>
+        <v>37300</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81280139</t>
+          <t>81240475</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240475</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,3 см Baget Noble [12]</t>
+          <t>Вилка столовая 20,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>310</v>
+        <v>788</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>11715</v>
+        <v>16385</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81240458</t>
+          <t>81240483</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>DJ-22007/81240458</t>
+          <t>DJ-05157/81240483</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,3 см Snake P.L. - Davinci [12]</t>
+          <t>Вилка столовая 20,6 см New Scales P.L. - Davinci [12]                      </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>397</v>
+        <v>372</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>508</v>
+        <v>38893</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81280030</t>
+          <t>81280042</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>S123-2</t>
+          <t>S125-2</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,5 см Ritz Noble [12]</t>
+          <t>Вилка столовая 20,7 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>43105</v>
+        <v>20674</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81240475</t>
+          <t>81280052</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB-AN-YC</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,5 см Rome P.L. - Davinci [12]</t>
+          <t>Вилка столовая 21 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>788</v>
+        <v>259</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>168</v>
       </c>
       <c r="I65" s="10">
-        <v>19101</v>
+        <v>11907</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81240483</t>
+          <t>81280060</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB-BO-YC</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,6 см New Scales P.L. - Davinci [12]                      </t>
+          <t>Вилка столовая 21 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>370</v>
+        <v>252</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>39922</v>
+        <v>11666</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81280042</t>
+          <t>99003516</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>S125-2</t>
+          <t>S037-2  (кор=240шт)</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 20,7 см New York Noble [12]</t>
+          <t>Вилка столовая 21 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>327</v>
+        <v>237</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>16130</v>
+        <v>12902</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81280052</t>
+          <t>81240466</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-YC</t>
+          <t>DJ-09028/81240466</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см 18/10 Antalya By Bone [12]</t>
+          <t>Вилка столовая 21 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>259</v>
+        <v>357</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>13218</v>
+        <v>39425</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81280060</t>
+          <t>99003549</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-YC</t>
+          <t>S060-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см 18/10 Bogazici By Bone [12]</t>
+          <t>Вилка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>12321</v>
+        <v>5116</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>99003516</t>
+          <t>99006503</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>S037-2  (кор=240шт)</t>
+          <t>S114-2</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см Amboss P.L. - Davinci [12]</t>
+          <t>Вилка столовая 21 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>17274</v>
+        <v>29993</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81240466</t>
+          <t>71047265</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S100-2</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см Antic P.L. - Davinci [12]</t>
+          <t>Вилка столовая 21 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>347</v>
+        <v>198</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>25059</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>99003549</t>
+          <t>81280026</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>S060-2 (кор=240шт)</t>
+          <t>2820 (81280026)</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>267</v>
+        <v>301</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>8673</v>
+        <v>2339</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>99006503</t>
+          <t>81280002</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>S114-2</t>
+          <t>HTS-S7942 (81280002)</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см Chelsea P.L. - Davinci [12]</t>
+          <t>Вилка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>173</v>
+        <v>291</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>33488</v>
+        <v>11526</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>71047265</t>
+          <t>81280018</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>S100-2</t>
+          <t>2768 (81280018)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 21 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>198</v>
+        <v>492</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>14965</v>
+        <v>5025</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81280026</t>
+          <t>81280014</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>2820 (81280026)</t>
+          <t>2768 (81280014)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
+          <t>Вилка столовая 21 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>301</v>
+        <v>473</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>2616</v>
+        <v>77</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81280002</t>
+          <t>81200289</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>HTS-S7942 (81280002)</t>
+          <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
+          <t>Вилка столовая 21 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>291</v>
+        <v>437</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I76" s="10">
-        <v>14089</v>
+        <v>7881</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81280018</t>
+          <t>81260083</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280018)</t>
+          <t>CFIDIF</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
+          <t>Вилка столовая 21,2 см Fine RAK</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>492</v>
+        <v>166.1</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>5760</v>
+        <v>3207</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81280014</t>
+          <t>92000116</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280014)</t>
+          <t>S083-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
+          <t>Вилка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>473</v>
+        <v>237</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1464</v>
+        <v>24137</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81200289</t>
+          <t>81280006</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>HTS-F1421</t>
+          <t>1170 (81280006)</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 21,5 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>437</v>
+        <v>298</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>9386</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>92000116</t>
+          <t>81280010</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>S083-2 (кор=240шт)</t>
+          <t>1170 (81280010)</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Вилка столовая 21,5 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>237</v>
+        <v>301</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>26422</v>
+        <v>5389</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81280006</t>
+          <t>81280022</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280006)</t>
+          <t>2538 (81280022)</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21,5 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
+          <t>Вилка столовая 22,5 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>1</v>
+        <v>2455</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81280010</t>
+          <t>81280080</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280010)</t>
+          <t>200359 pakka wood</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 21,5 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
+          <t>Вилка столовая для стейка 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>301</v>
+        <v>599</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>389</v>
       </c>
       <c r="I82" s="10">
-        <v>6039</v>
+        <v>4953</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81280022</t>
+          <t>81211078</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>2538 (81280022)</t>
+          <t>OA22 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая 22,5 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
+          <t>Вилка фуршетная пластик, черная, 9,6 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>2831</v>
+        <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81280080</t>
+          <t>81210717</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>210.98</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Вилка столовая для стейка 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Вилочка фуршетная на подставке 2,2*3*7(h) см, PS, 24 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>599</v>
+        <v>237</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I84" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81211287</t>
+          <t>81211084</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>221.89</t>
+          <t>GA314 (1кор=120уп)</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Конверт для столовых приборов+салфетка 22,5*11,2 см, натуральный, рифленый, 100 шт, Garc</t>
+          <t>Вилочка фуршетная, пластик, 8 см, 50 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>1350</v>
+        <v>135</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81210801</t>
+          <t>81211287</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>212.49</t>
+          <t>221.89</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Конверт-салфетка ECO для столовых приборов, двухслойная, сложение 1/6, 40*40 см, бумага,</t>
+          <t>Конверт для столовых приборов+салфетка 22,5*11,2 см, натуральный, рифленый, 100 шт, Garc</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>247</v>
+        <v>1350</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81210883</t>
+          <t>81210801</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>169.38</t>
+          <t>212.49</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Конверт-салфетка для столовых приборов бумажная двухслойная белая, 1/6 ECO 40*40 см, 50</t>
+          <t>Конверт-салфетка ECO для столовых приборов, двухслойная, сложение 1/6, 40*40 см, бумага,</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>73038102</t>
+          <t>81210883</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>5050/ 12 шт кор</t>
+          <t>169.38</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 1 отд.,бамбук , 10*10см P.L. Proff Cuisine</t>
+          <t>Конверт-салфетка для столовых приборов бумажная двухслойная белая, 1/6 ECO 40*40 см, 50</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>614</v>
+        <v>253</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>78040012</t>
+          <t>73038102</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>C06063V-UPS</t>
+          <t>5050/ 12 шт кор</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 15*15 см ротанг, P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 1 отд.,бамбук , 10*10см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>757</v>
+        <v>614</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>506</v>
+        <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>95000005</t>
+          <t>78040012</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>C04034</t>
+          <t>C06063V-UPS</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 27*10 см h5 см ротанг SUNNEX</t>
+          <t>Контейнер для столовых приборов 15*15 см ротанг, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>899</v>
+        <v>757</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>95001011</t>
+          <t>95000005</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>C04052К</t>
+          <t>C04034</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 28*11 см h5 см черный ротанг SUNNEX</t>
+          <t>Контейнер для столовых приборов 27*10 см h5 см светлый ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>703</v>
+        <v>899</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>2092</v>
+        <v>470</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81211636</t>
+          <t>95001011</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT228AP</t>
+          <t>C04052К</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 3 отд.,нерж.+ пласт 38*15*13,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 28*11 см h5 см черный ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>3327</v>
+        <v>703</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>0</v>
+        <v>1951</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>95001247</t>
+          <t>81211636</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>5322</t>
+          <t>JQ-OT228AP</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 4 отд., 25*19*12 см, бежевая, ротанг, P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 3 отд.,нерж.+ пласт 38*15*13,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1599</v>
+        <v>3617</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>92001001</t>
+          <t>95001247</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>JD-4088B</t>
+          <t>5322</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 4 отд., пластик 50*30*9,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 4 отд., 25*19*12 см, бежевая, ротанг, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>713</v>
+        <v>1599</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>766</v>
+        <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81270234</t>
+          <t>92001001</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>C06023V</t>
+          <t>JD-4088B</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 4 отд., ротанг, P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 4 отд., пластик 50*30*9,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>2403</v>
+        <v>713</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>355</v>
+        <v>709</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81211637</t>
+          <t>81270234</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT228BP</t>
+          <t>C06023V</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик 51*15,7*17,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 4 отд., ротанг, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>4097</v>
+        <v>2403</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>10</v>
+        <v>328</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>92000118</t>
+          <t>81211637</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>СUH-4 / JQ-OT228EP</t>
+          <t>JQ-OT228BP</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик, 51*15,5*17,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик 51*15,7*17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>4397</v>
+        <v>4213</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81240010</t>
+          <t>92000118</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT228DP</t>
+          <t>СUH-4 / JQ-OT228EP</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 5 отд., нерж.+ пластик 63*16*17 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик, 51*15,5*17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>4583</v>
+        <v>4517</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>92000119</t>
+          <t>81240010</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>CUH-6 / JQ-OT229P</t>
+          <t>JQ-OT228DP</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 6 отд., нерж.+ пластик 38,5*30*18,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 5 отд., нерж.+ пластик 63*16*17 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>5483</v>
+        <v>4583</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81240908</t>
+          <t>92000119</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CUH-6 / JQ-OT229P</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 6 отд., пластик 35*40*29 см нерж. стаканы P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 6 отд., нерж.+ пластик 38,5*30*18,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>11837</v>
+        <v>5637</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81243087</t>
+          <t>81240908</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>JD-86226</t>
+          <t>FCH-36PS (HONRI)</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 6 отд., пластик 40,2*34,8*29 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 6 отд., пластик 35*40*29 см нерж. стаканы P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>7137</v>
+        <v>11837</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>92001002</t>
+          <t>81243087</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>JD-4089 /JQ-PI223H</t>
+          <t>JD-86226</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 8 отд., пластик 42*21*14,5 см P.L. Proff Cuisine</t>
+          <t>Контейнер для столовых приборов 6 отд., пластик 40,2*34,8*29 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1213</v>
+        <v>7137</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1136</v>
+        <v>20</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81240471</t>
+          <t>92001002</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-4089 /JQ-PI223H</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 16,5 см Antic P.L. - Davinci [12]</t>
+          <t>Контейнер для столовых приборов 8 отд., пластик 42*21*14,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>243</v>
+        <v>1213</v>
       </c>
       <c r="H103" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I103" s="10">
-        <v>8635</v>
+        <v>1089</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81240463</t>
+          <t>81240471</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240471</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 16,7 см Snake P.L. - Davinci [12]</t>
+          <t>Ложка десертная 16,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>8726</v>
+        <v>8310</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81280055</t>
+          <t>81240463</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-TK</t>
+          <t>DJ-22007/81240463</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 16,8 см 18/10 Antalya By Bone [12]</t>
+          <t>Ложка десертная 16,7 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>201</v>
+        <v>289</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>3249</v>
+        <v>8568</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81280063</t>
+          <t>81280055</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-TK</t>
+          <t>BB-AN-TK</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 16,8 см 18/10 Bogazici By Bone [12]</t>
+          <t>Ложка десертная 16,8 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>201</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>3324</v>
+        <v>3200</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81240446</t>
+          <t>81280063</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>S143-7</t>
+          <t>BB-BO-TK</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 17,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12]    </t>
+          <t>Ложка десертная 16,8 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>8971</v>
+        <v>3312</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>99003506</t>
+          <t>81240446</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>S007-8 (кор=480шт)</t>
+          <t>S143-7</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 17,5 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 17,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12]    </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>113</v>
+        <v>348</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>13814</v>
+        <v>8813</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81280143</t>
+          <t>99003506</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S007-8 (кор=480шт)</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 17,8 см Baget Noble [12]</t>
+          <t>Ложка десертная 17,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>230</v>
+        <v>113</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>11380</v>
+        <v>13729</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81240485</t>
+          <t>81280143</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-7</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 17,8 см New Scales P.L. - Davinci [12]   </t>
+          <t>Ложка десертная 17,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>297</v>
+        <v>230</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>10303</v>
+        <v>11369</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>99003545</t>
+          <t>81240485</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>S051-7</t>
+          <t>DJ-05157/81240485</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 17,8 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>93</v>
+        <v>307</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>13740</v>
+        <v>10144</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>99007019</t>
+          <t>99003545</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>S114-7</t>
+          <t>S051-7</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18 см Chelsea P.L. - Davinci [12]</t>
+          <t>Ложка десертная 18 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>14410</v>
+        <v>12946</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81240455</t>
+          <t>99007019</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S114-7</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18 см Magma P.L. - Davinci [12]</t>
+          <t>Ложка десертная 18 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>273</v>
+        <v>88</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>8559</v>
+        <v>13652</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>71047277</t>
+          <t>81240455</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>S101-7</t>
+          <t>DJ-22004/81240455</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 18 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>103</v>
+        <v>283</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>13468</v>
+        <v>8425</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81280046</t>
+          <t>71047277</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>S125-7</t>
+          <t>S101-7</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,2 см New York Noble [12]</t>
+          <t>Ложка десертная 18 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>273</v>
+        <v>103</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>13161</v>
+        <v>13288</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81280035</t>
+          <t>81280046</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>S123-7</t>
+          <t>S125-7</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,2 см Ritz Noble [12]</t>
+          <t>Ложка десертная 18,2 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>10582</v>
+        <v>11971</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>99003554</t>
+          <t>81280035</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>S060-7 (кор=240шт)</t>
+          <t>S123-7</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,5 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 18,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>189</v>
+        <v>263</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>19240</v>
+        <v>9837</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>71047269</t>
+          <t>99003554</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>S100-7</t>
+          <t>S060-7 (кор=240шт)</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,5 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 18,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>96</v>
+        <v>189</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>8555</v>
+        <v>19152</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81240478</t>
+          <t>71047269</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S100-7</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,5 см Rome P.L. - Davinci [12]       </t>
+          <t>Ложка десертная 18,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>763</v>
+        <v>96</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>12745</v>
+        <v>8422</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>99006402</t>
+          <t>81240478</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>S113-7</t>
+          <t>DJ-06597/81240478</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,5 см Salsa P.L. - Davinci [12]</t>
+          <t>Ложка десертная 18,5 см Rome P.L. - Davinci [12]       </t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>173</v>
+        <v>763</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>13603</v>
+        <v>12599</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>99003521</t>
+          <t>99006402</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>S037-8 NEW</t>
+          <t>S113-7</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 18,7 см Amboss P.L. - Davinci [12]</t>
+          <t>Ложка десертная 18,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>94</v>
+        <v>177</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>40420</v>
+        <v>13027</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>92001025</t>
+          <t>99003521</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>S083-7 (кор=240шт)</t>
+          <t>S037-8 NEW</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Ложка десертная 19 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 18,7 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>5632</v>
+        <v>40035</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>99006411</t>
+          <t>92001025</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>S113-10</t>
+          <t>S083-7 (кор=240шт)</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мороженого, коктейля, Ice Tea 18,7 см Salsa P.L. - Davinci [12]</t>
+          <t>Ложка десертная 19 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>11756</v>
+        <v>5559</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>99003520</t>
+          <t>81260067</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>S037-7</t>
+          <t>CBADES</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мороженого, коктейля, Ice Tea 19,5 см Amboss P.L. - Davinci [12]</t>
+          <t>Ложка десертная 19,1 см Banquet RAK</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>169</v>
+        <v>145.2</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>7161</v>
+        <v>1021</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>73024351</t>
+          <t>81260085</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>S101-10</t>
+          <t>CFIDES</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мороженого, коктейля, Ice Tea 20 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Ложка десертная 19,1 см Fine RAK</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>4295</v>
+        <v>0</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>92001029</t>
+          <t>99006411</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>S083-10 (кор=240шт)</t>
+          <t>S113-10</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Ложка для мороженого, коктейля, Ice Tea 22,2 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Ложка для мороженого, коктейля, Ice Tea 18,7 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>10800</v>
+        <v>23373</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>99003528</t>
+          <t>99003520</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>H012-6</t>
+          <t>S037-7</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 10,4 см Bistro P.L. Proff Cuisine [12]</t>
+          <t>Ложка для мороженого, коктейля, Ice Tea 19,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>8499</v>
+        <v>5936</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>99003538</t>
+          <t>73024351</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>S050-6 (кор=960)</t>
+          <t>S101-10</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 10,6 см Basel P.L. Proff Cuisine [12]</t>
+          <t>Ложка для мороженого, коктейля, Ice Tea 20 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>83</v>
+        <v>153</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>13621</v>
+        <v>12043</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>92001024</t>
+          <t>92001029</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>S083-6 (кор=960шт)</t>
+          <t>S083-10 (кор=240шт)</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Ложка для мороженого, коктейля, Ice Tea 22,2 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>107</v>
+        <v>153</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>12102</v>
+        <v>10475</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81240480</t>
+          <t>99003528</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-6</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11 см Rome P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 10,4 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>447</v>
+        <v>47</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>12421</v>
+        <v>19101</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>99003505</t>
+          <t>99003538</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>S007-6 (кор=480)</t>
+          <t>S050-6 (кор=960)</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 10,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>13112</v>
+        <v>13153</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81240488</t>
+          <t>92001024</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S083-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,1 см New Scales P.L. - Davinci [12]                          </t>
+          <t>Ложка кофейная 11 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>159</v>
+        <v>107</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>11678</v>
+        <v>11261</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81240445</t>
+          <t>81240480</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240480</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Ложка кофейная 11 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>207</v>
+        <v>447</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>6893</v>
+        <v>11541</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81280045</t>
+          <t>99003505</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>S-125-6</t>
+          <t>S007-6 (кор=480)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,4 см New York Noble [12]</t>
+          <t>Ложка кофейная 11 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>153</v>
+        <v>72</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>10529</v>
+        <v>11623</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81280034</t>
+          <t>81240488</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>S123-6</t>
+          <t>DJ-05157/81240488</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,4 см Ritz Noble [12]</t>
+          <t>Ложка кофейная 11,1 см New Scales P.L. - Davinci [12]                          </t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>20330</v>
+        <v>11280</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81280057</t>
+          <t>81240445</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-CK</t>
+          <t>S143-6</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см 18/10 Antalya By Bone [12]</t>
+          <t>Ложка кофейная 11,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>111</v>
+        <v>211</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>7797</v>
+        <v>6783</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81280065</t>
+          <t>81280045</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-CK</t>
+          <t>S-125-6</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см 18/10 Bogazici By Bone [12]</t>
+          <t>Ложка кофейная 11,4 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>8184</v>
+        <v>9338</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>71047268</t>
+          <t>81280034</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>S100-6</t>
+          <t>S123-6</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 11,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>4895</v>
+        <v>18614</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81240456</t>
+          <t>81280057</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB-AN-CK</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Magma P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>5658</v>
+        <v>7665</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>99110532</t>
+          <t>81280065</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>S009-6(кор=480шт)</t>
+          <t>BB-BO-CK</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Nizza P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 11,5 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>9571</v>
+        <v>7800</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>99006401</t>
+          <t>71047268</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>S113-6</t>
+          <t>S100-6</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Salsa P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>12816</v>
+        <v>16450</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>99003533</t>
+          <t>81240456</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>S049-6 (кор=960шт)</t>
+          <t>DJ-22004/81240456</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Sapporo P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>19558</v>
+        <v>4829</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81240464</t>
+          <t>99110532</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>DJ-22007/81240464</t>
+          <t>S009-6(кор=480шт)</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см Snake P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>183</v>
+        <v>78</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>7340</v>
+        <v>9007</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>71047258</t>
+          <t>99006401</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>S049-6 black</t>
+          <t>S113-6</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>5229</v>
+        <v>23232</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>99003544</t>
+          <t>99003533</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>S051-6 (кор=960шт)</t>
+          <t>S049-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,7 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 11,5 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>2073</v>
+        <v>29720</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81240472</t>
+          <t>81240464</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>DJ-09028/81240472</t>
+          <t>DJ-22007/81240464</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 11,9 см Antic P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>5900</v>
+        <v>7062</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>99007006</t>
+          <t>71047258</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>S114-6</t>
+          <t>S049-6 black</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12 см Chelsea P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>93</v>
+        <v>175</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>15749</v>
+        <v>5083</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>71047276</t>
+          <t>99003544</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>S101-6</t>
+          <t>S051-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 11,7 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>243</v>
+        <v>25411</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>99003519</t>
+          <t>81240472</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>S037-6 (кор=960шт)</t>
+          <t>DJ-09028/81240472</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12,2 см Amboss P.L. - Davinci [12]</t>
+          <t>Ложка кофейная 11,9 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>11366</v>
+        <v>5333</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>99003514</t>
+          <t>99007006</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>S008-6 (кор=480шт)</t>
+          <t>S114-6</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12,4 см London P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 12 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>93</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>18068</v>
+        <v>14823</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>99003553</t>
+          <t>71047276</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>S060-6 (кор=480шт)</t>
+          <t>S101-6</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12,5 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 12 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>5721</v>
+        <v>11712</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81280142</t>
+          <t>99003519</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S037-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 12,8 см Baget Noble [12]</t>
+          <t>Ложка кофейная 12,2 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>10969</v>
+        <v>10417</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81200292</t>
+          <t>99003514</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>HTS-F1421</t>
+          <t>S008-6 (кор=480шт)</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Ложка кофейная 13,8 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 12,4 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>367</v>
+        <v>93</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>4346</v>
+        <v>16939</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81211558</t>
+          <t>99003553</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>189.42</t>
+          <t>S060-6 (кор=480шт)</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Ложка одноразовая "Классика" 20,4 см, 100 шт, дерево, Garcia de PouИспания</t>
+          <t>Ложка кофейная 12,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>1226</v>
+        <v>146</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>71</v>
+        <v>4974</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81260001</t>
+          <t>81280142</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>H008-1</t>
+          <t>S172-6</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 17,5 см Эко P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 12,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>3127</v>
+        <v>10826</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>99003524</t>
+          <t>81200292</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>H012-1</t>
+          <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
+          <t>Ложка кофейная 13,8 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>97</v>
+        <v>367</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>14166</v>
+        <v>4057</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81260095</t>
+          <t>81260001</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>S059-1</t>
+          <t>H008-1</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 17,5 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>0</v>
+        <v>12617</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81240758</t>
+          <t>99003524</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-1</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 18,9 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="H158" s="9">
-        <v/>
+        <v>63</v>
       </c>
       <c r="I158" s="10">
-        <v>218066</v>
+        <v>34781</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>99003564</t>
+          <t>81260095</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>H069-1</t>
+          <t>S059-1</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>1302</v>
+        <v>46244</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>99003510</t>
+          <t>81240758</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>S008-1(кор=240шт)</t>
+          <t>H012-1 (1.5)</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19 см London P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 18,9 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>174</v>
+        <v>38</v>
       </c>
       <c r="H160" s="9">
-        <v/>
+        <v>24</v>
       </c>
       <c r="I160" s="10">
-        <v>19710</v>
+        <v>188350</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>99003529</t>
+          <t>99003564</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>S049-1 кор=240шт</t>
+          <t>H069-1</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19 см Sapporo P.L. - Davinci [12]</t>
+          <t>Ложка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>15312</v>
+        <v>35220</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81280019</t>
+          <t>99003510</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280019)</t>
+          <t>S008-1(кор=240шт)</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19,5 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
+          <t>Ложка столовая 19 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>492</v>
+        <v>174</v>
       </c>
       <c r="H162" s="9">
-        <v/>
+        <v>113</v>
       </c>
       <c r="I162" s="10">
-        <v>2975</v>
+        <v>17415</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81280015</t>
+          <t>99003529</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280015)</t>
+          <t>S049-1 кор=240шт</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19,5 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
+          <t>Ложка столовая 19 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>473</v>
+        <v>189</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>2141</v>
+        <v>52817</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>71047255</t>
+          <t>81280019</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>S049-1 black</t>
+          <t>2768 (81280019)</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 19,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
+          <t>Ложка столовая 19,5 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>283</v>
+        <v>492</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>9859</v>
+        <v>2535</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>99003539</t>
+          <t>81280015</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>S051-1</t>
+          <t>2768 (81280015)</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 19,5 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>113</v>
+        <v>473</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>0</v>
+        <v>1318</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>99003534</t>
+          <t>71047255</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>S050-1</t>
+          <t>S049-1 black</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 19,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>149</v>
+        <v>283</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>19449</v>
+        <v>9040</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81240451</t>
+          <t>99003539</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>DJ-22004/81240451</t>
+          <t>S051-1</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20 см Magma P.L. - Davinci [12]</t>
+          <t>Ложка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>297</v>
+        <v>113</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>7650</v>
+        <v>46056</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>99002909</t>
+          <t>99003534</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>S113-1</t>
+          <t>S050-1 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20 см Salsa P.L. - Davinci [12]</t>
+          <t>Ложка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="H168" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I168" s="10">
-        <v>13937</v>
+        <v>24140</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>99003501</t>
+          <t>81240451</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>S007-1(кор=240шт)</t>
+          <t>DJ-22004/81240451</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 20 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>140</v>
+        <v>307</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>23226</v>
+        <v>25251</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81240442</t>
+          <t>99002909</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S113-1</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Ложка столовая 20 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>473</v>
+        <v>239</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>15450</v>
+        <v>20752</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81240476</t>
+          <t>99003501</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S007-1(кор=240шт)</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,3 см Rome P.L. - Davinci [12]</t>
+          <t>Ложка столовая 20 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>788</v>
+        <v>140</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>16635</v>
+        <v>28072</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81240459</t>
+          <t>81240442</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>DJ-22007/81240459</t>
+          <t>S143-1</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,3 см Snake P.L. - Davinci [12]</t>
+          <t>Ложка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>397</v>
+        <v>473</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>6965</v>
+        <v>14924</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81280138</t>
+          <t>81240476</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240476</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,4 см Baget Noble [12]</t>
+          <t>Ложка столовая 20,3 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>310</v>
+        <v>788</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>14212</v>
+        <v>15180</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>71047272</t>
+          <t>81240459</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>S101-1</t>
+          <t>DJ-22007/81240459</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,5 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>199</v>
+        <v>407</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>17106</v>
+        <v>24422</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>99110157</t>
+          <t>81280138</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>S009-1</t>
+          <t>S172-1</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,5 см Nizza P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 20,4 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>143</v>
+        <v>310</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>9164</v>
+        <v>25683</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81200290</t>
+          <t>71047272</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>HTS-F1421</t>
+          <t>S101-1</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,5 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 20,5 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>437</v>
+        <v>199</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>12495</v>
+        <v>14934</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81240486</t>
+          <t>99110157</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S009-1</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,6 см New Scales P.L. - Davinci [12]   </t>
+          <t>Ложка столовая 20,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>370</v>
+        <v>143</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>30441</v>
+        <v>30463</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81280041</t>
+          <t>81200290</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>S125-1</t>
+          <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,6 см New York Noble [12]</t>
+          <t>Ложка столовая 20,5 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>327</v>
+        <v>437</v>
       </c>
       <c r="H178" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I178" s="10">
-        <v>14866</v>
+        <v>11975</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81280029</t>
+          <t>81240486</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>S123-1</t>
+          <t>DJ-05157/81240486</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 20,6 см Ritz Noble [12]</t>
+          <t>Ложка столовая 20,6 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>24380</v>
+        <v>29581</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81280054</t>
+          <t>81280041</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-YK</t>
+          <t>S125-1</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см 18/10 Antalya By Bone [12]</t>
+          <t>Ложка столовая 20,6 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>241</v>
+        <v>327</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>11552</v>
+        <v>22368</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81280062</t>
+          <t>81280029</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-YK</t>
+          <t>S123-1</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см 18/10 Bogazici By Bone [12]</t>
+          <t>Ложка столовая 20,6 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>252</v>
+        <v>347</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>10810</v>
+        <v>19906</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>99003515</t>
+          <t>81280054</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>S037-1 (кор=240шт)</t>
+          <t>BB-AN-YK</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см Amboss P.L. - Davinci [12]</t>
+          <t>Ложка столовая 21 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H182" s="9">
-        <v/>
+        <v>156</v>
       </c>
       <c r="I182" s="10">
-        <v>15088</v>
+        <v>11189</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81240467</t>
+          <t>81280062</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>DJ-09028/81240467</t>
+          <t>BB-BO-YK</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см Antic P.L. - Davinci [12]</t>
+          <t>Ложка столовая 21 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>347</v>
+        <v>252</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>5650</v>
+        <v>10437</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>99003548</t>
+          <t>99003515</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>S060-1 (кор=240шт)</t>
+          <t>S037-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 21 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>258</v>
+        <v>230</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>3012</v>
+        <v>12444</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>99006502</t>
+          <t>81240467</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>S114-1</t>
+          <t>DJ-09028/81240467</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см Chelsea P.L. - Davinci [12]</t>
+          <t>Ложка столовая 21 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>173</v>
+        <v>357</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>14313</v>
+        <v>11128</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81280027</t>
+          <t>99003548</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>2820 (81280027)</t>
+          <t>S060-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
+          <t>Ложка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>301</v>
+        <v>267</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>0</v>
+        <v>1112</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81280003</t>
+          <t>99006502</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>HTS-S7942 (81280003)</t>
+          <t>S114-1</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
+          <t>Ложка столовая 21 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>291</v>
+        <v>173</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>10269</v>
+        <v>11826</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81280007</t>
+          <t>81280027</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280007)</t>
+          <t>2820 (81280027)</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
+          <t>Ложка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>305</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81280011</t>
+          <t>81280003</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280011)</t>
+          <t>HTS-S7942 (81280003)</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
+          <t>Ложка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>1251</v>
+        <v>8872</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>71047264</t>
+          <t>81280007</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>S100-1</t>
+          <t>1170 (81280007)</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21,2 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 21 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>198</v>
+        <v>298</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>15165</v>
+        <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81280082</t>
+          <t>81280011</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1170 (81280011)</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Ложка столовая 21 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>599</v>
+        <v>301</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>1499</v>
+        <v>889</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81280023</t>
+          <t>81260064</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>2538 (81280023)</t>
+          <t>CBADIS</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21,3 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
+          <t>Ложка столовая 21,2 см Banquet RAK</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>301</v>
+        <v>148.5</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>5698</v>
+        <v>810</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>92000115</t>
+          <t>71047264</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>S083-1 (кор=240шт)</t>
+          <t>S100-1</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Ложка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 21,2 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>237</v>
+        <v>198</v>
       </c>
       <c r="H193" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I193" s="10">
-        <v>22106</v>
+        <v>26094</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81280024</t>
+          <t>81280082</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>2538 (81280024)</t>
+          <t>200356 pakka wood</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,1 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
+          <t>Ложка столовая 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>241</v>
+        <v>599</v>
       </c>
       <c r="H194" s="9">
-        <v/>
+        <v>389</v>
       </c>
       <c r="I194" s="10">
-        <v>1354</v>
+        <v>1485</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81260003</t>
+          <t>81280023</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>H008-3</t>
+          <t>2538 (81280023)</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,1 см Эко P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 21,3 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>3421</v>
+        <v>5587</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>99003536</t>
+          <t>92000115</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>S050-3 ( кор =480 шт)</t>
+          <t>S083-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,4 см Basel P.L. Proff Cuisine [12]</t>
+          <t>Ложка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>103</v>
+        <v>237</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>30137</v>
+        <v>20099</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81280056</t>
+          <t>81280024</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-NK</t>
+          <t>2538 (81280024)</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см 18/10 Antalya By Bone [12]</t>
+          <t>Ложка чайная 13,1 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>149</v>
+        <v>241</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>12573</v>
+        <v>980</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81280064</t>
+          <t>81260003</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-NK</t>
+          <t>H008-3</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см 18/10 Bogazici By Bone [12]</t>
+          <t>Ложка чайная 13,1 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>11200</v>
+        <v>14556</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>99003566</t>
+          <t>99003536</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>H069-3</t>
+          <t>S050-3 ( кор =480 шт)</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см Budjet P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,4 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>22853</v>
+        <v>26046</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81260097</t>
+          <t>81280056</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>S059-3</t>
+          <t>BB-AN-NK</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см Cafe P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,5 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>3416</v>
+        <v>11348</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81240479</t>
+          <t>81280064</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB-BO-NK</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см Rome P.L. - Davinci [12]</t>
+          <t>Ложка чайная 13,5 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>563</v>
+        <v>149</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>22393</v>
+        <v>10035</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81240460</t>
+          <t>99003566</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>DJ-22007/81240460</t>
+          <t>H069-3</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см Snake P.L. - Davinci [12]</t>
+          <t>Ложка чайная 13,5 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>213</v>
+        <v>57</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>6419</v>
+        <v>32784</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>99003503</t>
+          <t>81260097</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>S007-3 (кор=480шт)</t>
+          <t>S059-3</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,5 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,5 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>36345</v>
+        <v>50189</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>92000123</t>
+          <t>81240479</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>S083-3 (кор=480шт)</t>
+          <t>DJ-06597/81240479</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,8 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>118</v>
+        <v>563</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>11071</v>
+        <v>20428</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81280043</t>
+          <t>81240460</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>S125-3</t>
+          <t>DJ-22007/81240460</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 13,8 см New York Noble [12]</t>
+          <t>Ложка чайная 13,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>22120</v>
+        <v>23288</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>99003541</t>
+          <t>99003503</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>S051-3 (кор=480шт)</t>
+          <t>S007-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>0</v>
+        <v>43171</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81240468</t>
+          <t>92000123</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>DJ-09028/81240468</t>
+          <t>S083-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Antic P.L. - Davinci [12]</t>
+          <t>Ложка чайная 13,8 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>193</v>
+        <v>118</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>368</v>
+        <v>8129</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>99003526</t>
+          <t>81280043</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>H012-3</t>
+          <t>S125-3</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Bistro P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 13,8 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>67</v>
+        <v>187</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>17577</v>
+        <v>27949</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81240760</t>
+          <t>99003541</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S051-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 14 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>260820</v>
+        <v>62528</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>99002915</t>
+          <t>81240468</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>S113-3</t>
+          <t>DJ-09028/81240468</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Salsa P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>7876</v>
+        <v>16928</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>99003531</t>
+          <t>99003526</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>S049-3 (кор=480шт)</t>
+          <t>H012-3</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см Sapporo P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>15888</v>
+        <v>34832</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>71047257</t>
+          <t>81240760</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>S049-3 black</t>
+          <t>H012-3 (1.5)</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>213</v>
+        <v>28</v>
       </c>
       <c r="H212" s="9">
-        <v/>
+        <v>18</v>
       </c>
       <c r="I212" s="10">
-        <v>12446</v>
+        <v>253438</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>71047274</t>
+          <t>99002915</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>S101-3</t>
+          <t>S113-3</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,2 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 14 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>5906</v>
+        <v>40815</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81279086</t>
+          <t>99003531</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S049-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,3 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Ложка чайная 14 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>279</v>
+        <v>127</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>16425</v>
+        <v>86812</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81280008</t>
+          <t>71047257</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280008)</t>
+          <t>S049-3 black</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,3 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
+          <t>Ложка чайная 14 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>0</v>
+        <v>10824</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81280012</t>
+          <t>71047274</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280012)</t>
+          <t>S101-3</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,3 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
+          <t>Ложка чайная 14,2 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>241</v>
+        <v>137</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>5027</v>
+        <v>12174</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81280031</t>
+          <t>81279086</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>S123-3</t>
+          <t>S143-3</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,4 см Ritz Noble [12]</t>
+          <t>Ложка чайная 14,3 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>197</v>
+        <v>279</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>35987</v>
+        <v>15848</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>99003517</t>
+          <t>81280008</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>S037-3 (кор=480шт)</t>
+          <t>1170 (81280008)</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,5 см Amboss P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14,3 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>140</v>
+        <v>243</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>15187</v>
+        <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>71047266</t>
+          <t>81280012</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>S100-3</t>
+          <t>1170 (81280012)</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,5 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 14,3 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>130</v>
+        <v>241</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>11575</v>
+        <v>4582</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81240452</t>
+          <t>81280031</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>DJ-22004/81240452</t>
+          <t>S123-3</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,5 см Magma P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>2741</v>
+        <v>30776</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>99110454</t>
+          <t>99003517</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>S009-3</t>
+          <t>S037-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,5 см Nizza P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 14,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>6370</v>
+        <v>11715</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81280004</t>
+          <t>71047266</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>HTS-S7942 (81280004)</t>
+          <t>S100-3</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,5 см матовая серый цвет Vintage Style Noble [12]</t>
+          <t>Ложка чайная 14,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>14293</v>
+        <v>18232</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81280140</t>
+          <t>81240452</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240452</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,6 см Baget Noble [12]</t>
+          <t>Ложка чайная 14,5 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>10783</v>
+        <v>19081</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>99003513</t>
+          <t>99110454</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>S008-3 (кор=480шт)</t>
+          <t>S009-3</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 14,6 см London P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 14,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>28572</v>
+        <v>13965</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>99006504</t>
+          <t>81280004</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>S114-3</t>
+          <t>HTS-S7942 (81280004)</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 15 см Chelsea P.L. - Davinci [12]</t>
+          <t>Ложка чайная 14,5 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>137</v>
+        <v>180</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>18635</v>
+        <v>12078</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81280020</t>
+          <t>81280140</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280020)</t>
+          <t>S172-3</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 15 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
+          <t>Ложка чайная 14,6 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>467</v>
+        <v>177</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>8176</v>
+        <v>21955</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81280016</t>
+          <t>99003513</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280016)</t>
+          <t>S008-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 15 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
+          <t>Ложка чайная 14,6 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>397</v>
+        <v>115</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>661</v>
+        <v>25608</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81240487</t>
+          <t>99006504</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S114-3</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 15,2 см New Scales P.L. - Davinci [12]   </t>
+          <t>Ложка чайная 15 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>39081</v>
+        <v>15620</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>99003550</t>
+          <t>81280020</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>S060-3 (кор=240шт)</t>
+          <t>2768 (81280020)</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 15,6 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 15 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>174</v>
+        <v>467</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>5430</v>
+        <v>7604</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81280083</t>
+          <t>81280016</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2768 (81280016)</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 16 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Ложка чайная 15 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>438</v>
+        <v>397</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>1627</v>
+        <v>0</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81280028</t>
+          <t>81240487</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>2820 (81280028)</t>
+          <t>DJ-05157/81240487</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 16,1 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
+          <t>Ложка чайная 15,2 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>4005</v>
+        <v>38257</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81200291</t>
+          <t>99003550</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>HTS-F1421</t>
+          <t>S060-3 (кор=240шт)</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Ложка чайная 16,7 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
+          <t>Ложка чайная 15,6 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>370</v>
+        <v>180</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>13725</v>
+        <v>3722</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81280114</t>
+          <t>81280083</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200358 pakka wood</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Набор для стейка нож+вилка "Vintage Garwin Premium" дерев. футляр Pakka Black P.L. Proff Cuisine</t>
+          <t>Ложка чайная 16 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>5237</v>
+        <v>438</v>
       </c>
       <c r="H233" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I233" s="10">
-        <v>356</v>
+        <v>1613</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81210071</t>
+          <t>81280028</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>109.29</t>
+          <t>2820 (81280028)</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Набор столовых приборов 15 см в индивидуальной упаковке: нож, вилка, ложка; дерево</t>
+          <t>Ложка чайная 16,1 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>24</v>
+        <v>224</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>81</v>
+        <v>3668</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81240469</t>
+          <t>81200291</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 19,5 см Antic P.L. - Davinci [12]</t>
+          <t>Ложка чайная 16,7 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>397</v>
+        <v>370</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>7170</v>
+        <v>13374</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>99003508</t>
+          <t>81280114</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>S007-10 (кор=240шт)</t>
+          <t>JP020-SD</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 19,5 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Набор для стейка нож+вилка "Vintage Garwin Premium" дерев. футляр Pakka Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>93</v>
+        <v>5237</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>17115</v>
+        <v>346</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>99003523</t>
+          <t>99002003</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>S037-10 NEW</t>
+          <t>KB05-100SYD</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 19,6 см Amboss P.L. Proff Cuisine [12]</t>
+          <t>Нож PRO-Line для масла 16 см волнистое лезвие черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>213</v>
+        <v>443</v>
       </c>
       <c r="H237" s="9">
-        <v/>
+        <v>287</v>
       </c>
       <c r="I237" s="10">
-        <v>34294</v>
+        <v>2291</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>99003547</t>
+          <t>81240469</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>S051-9</t>
+          <t>DJ-09028/81240469</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 19,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>13268</v>
+        <v>6773</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>99007025</t>
+          <t>99003508</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t>S114-9</t>
+          <t>S007-10 (кор=240шт)</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20 см Chelsea P.L. - Davinci [12]</t>
+          <t>Нож десертный 19,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>159</v>
+        <v>93</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>7533</v>
+        <v>17030</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81280051</t>
+          <t>99003523</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-PB</t>
+          <t>S037-10 NEW</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20,2 см 18/10 Antalya By Bone [12]</t>
+          <t>Нож десертный 19,6 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>397</v>
+        <v>213</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>3572</v>
+        <v>33837</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81280059</t>
+          <t>99003547</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-PB</t>
+          <t>S051-9</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20,2 см 18/10 Bogazici By Bone [12]</t>
+          <t>Нож десертный 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>397</v>
+        <v>169</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>3159</v>
+        <v>12606</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81240461</t>
+          <t>99007025</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S114-9</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20,3 см Snake P.L. - Davinci [12]</t>
+          <t>Нож десертный 20 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>397</v>
+        <v>159</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>7791</v>
+        <v>5192</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>71047279</t>
+          <t>81280051</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>S101-9</t>
+          <t>BB-AN-PB</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20,5 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 20,2 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>248</v>
+        <v>397</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>15659</v>
+        <v>3524</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81240448</t>
+          <t>81280059</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BB-BO-PB</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 20,7 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Нож десертный 20,2 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>8463</v>
+        <v>3099</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>99003556</t>
+          <t>81240461</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>S060-9 (кор=120шт)</t>
+          <t>DJ-22007/81240461</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>208</v>
+        <v>407</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>5372</v>
+        <v>7297</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81240453</t>
+          <t>81260087</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CFIDEKMBS</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21 см Magma P.L. - Davinci [12]</t>
+          <t>Нож десертный 20,5 см Fine RAK</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>397</v>
+        <v>242</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>7831</v>
+        <v>22</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81280048</t>
+          <t>71047279</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>S125-9</t>
+          <t>S101-9</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21 см New York Noble [12]</t>
+          <t>Нож десертный 20,5 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>317</v>
+        <v>248</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>15681</v>
+        <v>15035</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81280037</t>
+          <t>81240448</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>S123-9</t>
+          <t>S143-9</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21 см Ritz Noble [12]</t>
+          <t>Нож десертный 20,7 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>376</v>
+        <v>456</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>17280</v>
+        <v>8317</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>99006410</t>
+          <t>99003556</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>S113-9</t>
+          <t>S060-9 (кор=120шт)</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21 см Salsa P.L. - Davinci [12]</t>
+          <t>Нож десертный 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>273</v>
+        <v>208</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>16669</v>
+        <v>4901</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>71047271</t>
+          <t>81240453</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>S100-9</t>
+          <t>DJ-22004/81240453</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21,5 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 21 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>180</v>
+        <v>407</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>4271</v>
+        <v>7386</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>92001028</t>
+          <t>81280048</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>S083-9 (кор=120шт)</t>
+          <t>S125-9</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 21 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>10232</v>
+        <v>26072</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81240474</t>
+          <t>81280037</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S123-9</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 21,7 см Rome P.L. - Davinci [12]                        </t>
+          <t>Нож десертный 21 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>597</v>
+        <v>376</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>11119</v>
+        <v>15756</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81240482</t>
+          <t>99006410</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S113-9</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 22,5 см New Scales P.L. - Davinci [12]           </t>
+          <t>Нож десертный 21 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>370</v>
+        <v>276</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>12677</v>
+        <v>16525</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81280145</t>
+          <t>71047271</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S100-9</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Нож десертный 22,8 см Baget Noble [12]</t>
+          <t>Нож десертный 21,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>329</v>
+        <v>180</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>10961</v>
+        <v>3490</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81222482</t>
+          <t>92001028</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t>KW-SFPN0001(1уп=50шт)</t>
+          <t>S083-9 (кор=120шт)</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Нож для креветок 7/17 см деревянная ручка P.L. Proff Cuisine</t>
+          <t>Нож десертный 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>337</v>
+        <v>310</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>380</v>
+        <v>9775</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>99003561</t>
+          <t>81240474</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>S037-12 NEW</t>
+          <t>DJ-06597/81240474</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Нож для масла 16 см Amboss P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 21,7 см Rome P.L. - Davinci [12]                        </t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>75</v>
+        <v>597</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>0</v>
+        <v>10792</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>99003559</t>
+          <t>81240482</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>S051-10</t>
+          <t>DJ-05157/81240482</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Нож для рыбы 20 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Нож десертный 22,5 см New Scales P.L. - Davinci [12]           </t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>51</v>
+        <v>372</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>9218</v>
+        <v>12496</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81280039</t>
+          <t>81280145</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t>S123-11</t>
+          <t>S172-9</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Нож для рыбы 20,4 см Ritz Noble [12]</t>
+          <t>Нож десертный 22,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>206</v>
+        <v>329</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>7173</v>
+        <v>10794</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>99003558</t>
+          <t>81222482</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>S060-11 (кор=240шт)</t>
+          <t>KW-SFPN0001(1уп=50шт)</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Нож для рыбы 25 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Нож для креветок 7/17 см деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>10684</v>
+        <v>379</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>99000186</t>
+          <t>99003561</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>FR-9202-130</t>
+          <t>S037-12 NEW</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 13 см кованый Classic черная ручка P.L. Proff Cuisine</t>
+          <t>Нож для масла 16 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>1619</v>
+        <v>75</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
         <v>0</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81240052</t>
+          <t>92001361/</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t>LB-BC075</t>
+          <t>GS-10829S</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 21 см набор 6 шт деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Нож для масла P.L. Proff Chef Line (92001361/99001361)</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>403</v>
+        <v>753</v>
       </c>
       <c r="H261" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I261" s="10">
-        <v>0</v>
+        <v>526</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>81240051</t>
+          <t>99003559</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
-          <t>LB-23A</t>
+          <t>S051-10</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 21 см, деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Нож для рыбы 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
-        <v>201</v>
+        <v>51</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>0</v>
+        <v>9216</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>81260005</t>
+          <t>81280039</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t>HD05</t>
+          <t>S123-11</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 21,5 см набор 4 шт дерев ручка P.L. Proff Cuisine</t>
+          <t>Нож для рыбы 20,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G263" s="9">
-        <v>607</v>
+        <v>206</v>
       </c>
       <c r="H263" s="9">
-        <v/>
+        <v>133</v>
       </c>
       <c r="I263" s="10">
-        <v>0</v>
+        <v>7102</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>81280075</t>
+          <t>81260077</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CBAFIK</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 21,9 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для рыбы 20,9 см Banquet RAK</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G264" s="9">
-        <v>273</v>
+        <v>158.4</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>81280076</t>
+          <t>99003558</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S060-11 (кор=240шт)</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для рыбы 25 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
-        <v>493</v>
+        <v>255</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>1260</v>
+        <v>10657</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81280069</t>
+          <t>99000186</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FR-9202-130</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,3 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 13 см кованый Classic черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>813</v>
+        <v>1619</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>753</v>
+        <v>0</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81280073</t>
+          <t>81240052</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LB-BC075</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,4 см "Garwin Paris" Dents Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 21 см набор 6 шт деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>797</v>
+        <v>403</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
         <v>0</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81222414</t>
+          <t>81240051</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LB-23A</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
+          <t>Нож для стейка 21 см, деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>803</v>
+        <v>201</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>1223</v>
+        <v>0</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81222415</t>
+          <t>81260005</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HD05</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
+          <t>Нож для стейка 21,5 см набор 4 шт дерев ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>1877</v>
+        <v>607</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>856</v>
+        <v>0</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81280074</t>
+          <t>81280075</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20319 pakka wood</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 21,9 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>437</v>
+        <v>273</v>
       </c>
       <c r="H270" s="9">
-        <v/>
+        <v>177</v>
       </c>
       <c r="I270" s="10">
-        <v>1172</v>
+        <v>3878</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81280072</t>
+          <t>81280076</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20262 pakka wood</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 22,9 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>787</v>
+        <v>493</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>24</v>
+        <v>1113</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81280079</t>
+          <t>81280069</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-9 pakka wood</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Black P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22,3 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>327</v>
+        <v>813</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81280078</t>
+          <t>81280073</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20272 pakka wood</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Silver P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22,4 см "Garwin Paris" Dents Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>327</v>
+        <v>797</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>0</v>
+        <v>3981</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81280071</t>
+          <t>81222414</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6502-110-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,4 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>873</v>
+        <v>803</v>
       </c>
       <c r="H274" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I274" s="10">
-        <v>1148</v>
+        <v>1207</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81280049</t>
+          <t>81222415</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>S125-10</t>
+          <t>KR-6402-115SAB-BK301--NEW</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,5 см New York Noble [12]</t>
+          <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>338</v>
+        <v>1877</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>12554</v>
+        <v>856</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81250081</t>
+          <t>81280074</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>HTS-F3125</t>
+          <t>20337 pakka wood</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,5 см коричневый Paris P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>507</v>
+        <v>437</v>
       </c>
       <c r="H276" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I276" s="10">
-        <v>0</v>
+        <v>1094</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>81221542</t>
+          <t>81280072</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20256 pakka wood</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,5 см черный Paris P.L. Proff Cuisine</t>
+          <t>Нож для стейка 22,9 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>507</v>
+        <v>787</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>0</v>
+        <v>1989</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>81240057</t>
+          <t>81280079</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>LB-111A</t>
+          <t>20363 S/S</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,5 см, деревянная ручка, P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>462</v>
+        <v>327</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>0</v>
+        <v>3923</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>92001033</t>
+          <t>81280078</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>S083-11 (кор=120шт)</t>
+          <t>20362 S/S</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 23,7 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Silver P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>397</v>
+        <v>327</v>
       </c>
       <c r="H279" s="9">
-        <v/>
+        <v>212</v>
       </c>
       <c r="I279" s="10">
-        <v>14612</v>
+        <v>3749</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81280077</t>
+          <t>81280071</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20287 pakka wood</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 24 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,4 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>973</v>
+        <v>873</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>1258</v>
+        <v>1146</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81280038</t>
+          <t>81280049</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>S123-10</t>
+          <t>S125-10</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 24,2 см Ritz Noble [12]</t>
+          <t>Нож для стейка 23,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>3241</v>
+        <v>23224</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81280067</t>
+          <t>81250081</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HTS-F3125</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 24,7 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,5 см коричневый Paris P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>573</v>
+        <v>507</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>1439</v>
+        <v>0</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81222631</t>
+          <t>81221542</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81221542</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 24,9 см набор 4шт "Vintage" дерев. ручка P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,5 см черный Paris P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>5237</v>
+        <v>507</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>274</v>
+        <v>0</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81222416</t>
+          <t>81240057</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LB-111A</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,5 см, деревянная ручка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>843</v>
+        <v>462</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>1282</v>
+        <v>0</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81280070</t>
+          <t>92001033</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S083-11 (кор=120шт)</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка 26 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 23,7 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>973</v>
+        <v>397</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>1733</v>
+        <v>13555</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81280068</t>
+          <t>81280077</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20253 pakka wood</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Нож для стейка топорик 21,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож для стейка 24 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>873</v>
+        <v>973</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>1032</v>
+        <v>1184</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81240874</t>
+          <t>81280038</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>OFK-01</t>
+          <t>S123-10</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Нож для устриц 5,5 см черная пласт. ручка P.L. Proff Cuisine</t>
+          <t>Нож для стейка 24,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>837</v>
+        <v>339</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>612</v>
+        <v>1670</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81211557</t>
+          <t>81280067</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>189.43</t>
+          <t>200009 pakka wood</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Нож одноразовый "Классика" 20,4 см, 100 шт, дерево, Garcia de PouИспания</t>
+          <t>Нож для стейка 24,7 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>918</v>
+        <v>573</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>217</v>
+        <v>1445</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81210233</t>
+          <t>81222631</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>149.02</t>
+          <t>LEMST-08</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Нож одноразовый 17,5 см, белый, PS, 100 шт, Garcia de PouИспания</t>
+          <t>Нож для стейка 24,9 см набор 4шт "Vintage" дерев. ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>306</v>
+        <v>5237</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>39</v>
+        <v>276</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81211080</t>
+          <t>81222416</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>OA32 (1кор=100уп)</t>
+          <t>KR-6402-120-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Нож одноразовый, пластик, черный, 19 см, 20 шт/уп, P.L. Proff Cuisine</t>
+          <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>135</v>
+        <v>843</v>
       </c>
       <c r="H290" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I290" s="10">
-        <v>4409</v>
+        <v>1282</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>99003527</t>
+          <t>81280070</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>H012-5 (кор=480шт)</t>
+          <t>20281 pakka wood</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 20,7 см Bistro P.L. Proff Cuisine [12]</t>
+          <t>Нож для стейка 26 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>87</v>
+        <v>973</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>6198</v>
+        <v>1714</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81260098</t>
+          <t>81280068</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>S059-5</t>
+          <t>20283-8 pakka wood</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 20,7 см Cafe P.L. Proff Cuisine [12]</t>
+          <t>Нож для стейка топорик 21,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>72</v>
+        <v>873</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>11187</v>
+        <v>1021</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81240761</t>
+          <t>81240874</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OFK-01</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 20,7 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
+          <t>Нож для устриц 5,5 см черная пласт. ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>289055</v>
+        <v>593</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81260004</t>
+          <t>99003527</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>H008-5</t>
+          <t>H012-5 (кор=480шт)</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 20,7 см Эко P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 20,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>4</v>
+        <v>16817</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>99003567</t>
+          <t>81260098</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>H069-5</t>
+          <t>S059-5</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 21 см Budjet P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 20,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>13011</v>
+        <v>22163</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>99003504</t>
+          <t>81240761</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>S007-5 (кор=240шт)</t>
+          <t>H012-5 (1.5)</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 21,8 см М188 P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 20,7 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>190</v>
+        <v>81</v>
       </c>
       <c r="H296" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I296" s="10">
-        <v>15135</v>
+        <v>285596</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81280050</t>
+          <t>81260004</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t>BB-AN-YB</t>
+          <t>H008-5</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22 см 18/10 Antalya By Bone [12]</t>
+          <t>Нож столовый 20,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>448</v>
+        <v>56</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>350</v>
+        <v>12000</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>99003518</t>
+          <t>99003567</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t>S037-5  (кор=240шт)</t>
+          <t>H069-5</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22 см Amboss P.L. - Davinci [12]</t>
+          <t>Нож столовый 21 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>247</v>
+        <v>87</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>14479</v>
+        <v>23893</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>99003532</t>
+          <t>99003504</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t>S049-5 (кор=240шт)</t>
+          <t>S007-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22 см Sapporo P.L. - Davinci [12]</t>
+          <t>Нож столовый 21,8 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>7228</v>
+        <v>21505</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81280021</t>
+          <t>81280050</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>2538 (81280021)</t>
+          <t>BB-AN-YB</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22 см матовый серый цвет черная ручка PVD Lounge P.L. [12]</t>
+          <t>Нож столовый 22 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>301</v>
+        <v>448</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>6783</v>
+        <v>0</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>71047256</t>
+          <t>99003518</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>S049-5 black</t>
+          <t>S037-5  (кор=240шт)</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22 см матовый черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
+          <t>Нож столовый 22 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>287</v>
+        <v>247</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>13935</v>
+        <v>12207</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81200288</t>
+          <t>99003532</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>HTS-F1421</t>
+          <t>S049-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,2 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 22 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>437</v>
+        <v>208</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>11607</v>
+        <v>56397</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>81280058</t>
+          <t>81280021</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>BB-BO-YB</t>
+          <t>2538 (81280021)</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,3 см 18/10 Bogazici By Bone [12]</t>
+          <t>Нож столовый 22 см матовый серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>460</v>
+        <v>301</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>0</v>
+        <v>6517</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>99110711</t>
+          <t>71047256</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>S009-5 (кор=240шт)</t>
+          <t>S049-5 black</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,3 см Nizza P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 22 см матовый черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>203</v>
+        <v>287</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>10856</v>
+        <v>12829</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>99003512</t>
+          <t>81200288</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>S008-5 (кор=240шт)</t>
+          <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,5 см London P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 22,2 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>217</v>
+        <v>437</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>21057</v>
+        <v>10764</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>99003537</t>
+          <t>81280058</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>S050-5  (кор =240 шт)</t>
+          <t>BB-BO-YB</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,6 см Basel P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 22,3 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>217</v>
+        <v>460</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>27484</v>
+        <v>0</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81280017</t>
+          <t>99110711</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280017)</t>
+          <t>S009-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,9 см матовый цвет медь PVD 1920-Copper P.L. [12]</t>
+          <t>Нож столовый 22,3 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>492</v>
+        <v>203</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>4692</v>
+        <v>20539</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81280013</t>
+          <t>99003512</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t>2768 (81280013)</t>
+          <t>S008-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 22,9 см матовый цвет серебро PVD 1920-Silvery P.L. [12]</t>
+          <t>Нож столовый 22,5 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>473</v>
+        <v>217</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>1928</v>
+        <v>19008</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>99003542</t>
+          <t>99003537</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>S051-5 (кор=240шт)</t>
+          <t>S050-5  (кор =240 шт)</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23 см Adele P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 22,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>15605</v>
+        <v>24389</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>99007005</t>
+          <t>81280017</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>S114-5</t>
+          <t>2768 (81280017)</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23 см Chelsea P.L. - Davinci [12]</t>
+          <t>Нож столовый 22,9 см матовый цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>327</v>
+        <v>492</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>15401</v>
+        <v>4150</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81240449</t>
+          <t>81280013</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>DJ-22004/81240449</t>
+          <t>2768 (81280013)</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23 см Magma P.L. - Davinci [12]</t>
+          <t>Нож столовый 22,9 см матовый цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G311" s="9">
         <v>473</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>2630</v>
+        <v>817</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>71047275</t>
+          <t>99003542</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>S101-5</t>
+          <t>S051-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23 см Nabur P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 23 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>297</v>
+        <v>199</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>15837</v>
+        <v>36769</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81280001</t>
+          <t>99007005</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>HTS-S7942 (81280001)</t>
+          <t>S114-5</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23 см матовый серый цвет Vintage Style Noble [12]</t>
+          <t>Нож столовый 23 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>439</v>
+        <v>327</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>14207</v>
+        <v>13454</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81280025</t>
+          <t>81240449</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>2820 (81280025)</t>
+          <t>DJ-22004/81240449</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,1 матовый медный цвет черная ручка PVD Provence P.L. [12]</t>
+          <t>Нож столовый 23 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>331</v>
+        <v>20421</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81280044</t>
+          <t>71047275</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>S125-5</t>
+          <t>S101-5</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,3 см New York Noble [12]</t>
+          <t>Нож столовый 23 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>347</v>
+        <v>297</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>9939</v>
+        <v>13461</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81240465</t>
+          <t>81280001</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HTS-S7942 (81280001)</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см Antic P.L. - Davinci [12]</t>
+          <t>Нож столовый 23 см матовый серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>478</v>
+        <v>439</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>3526</v>
+        <v>11897</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>99003552</t>
+          <t>81280025</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>S060-5 (кор=120шт)</t>
+          <t>2820 (81280025)</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см Bramini P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 23,1 матовый медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>5221</v>
+        <v>54</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>71047267</t>
+          <t>81280044</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>S100-5</t>
+          <t>S125-5</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см Fine P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 23,3 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>17316</v>
+        <v>27792</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>99005807</t>
+          <t>81240465</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>S113-5</t>
+          <t>DJ-09028/81240465</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см Salsa P.L. - Davinci [12]</t>
+          <t>Нож столовый 23,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>337</v>
+        <v>493</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>12978</v>
+        <v>20860</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>81240457</t>
+          <t>99003552</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>DJ-22007/81240457</t>
+          <t>S060-5 (кор=120шт)</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см Snake P.L. - Davinci [12]</t>
+          <t>Нож столовый 23,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>489</v>
+        <v>437</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>5913</v>
+        <v>3669</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81280005</t>
+          <t>71047267</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280005)</t>
+          <t>S100-5</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см матовый цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
+          <t>Нож столовый 23,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
         <v>357</v>
       </c>
       <c r="H321" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I321" s="10">
-        <v>377</v>
+        <v>28677</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81280009</t>
+          <t>99005807</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>1170 (81280009)</t>
+          <t>S113-5</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 23,5 см матовый черный цвет PVD Alessi-Black P.L. [12]</t>
+          <t>Нож столовый 23,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>4206</v>
+        <v>21113</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81240473</t>
+          <t>81240457</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240457</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24 см Rome P.L. - Davinci [12]</t>
+          <t>Нож столовый 23,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>788</v>
+        <v>507</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>13862</v>
+        <v>23632</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>92000124</t>
+          <t>81280005</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>S083-5 (кор=120шт)</t>
+          <t>1170 (81280005)</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24,2 см Gatsby P.L. Proff Cuisine [12]</t>
+          <t>Нож столовый 23,5 см матовый цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>413</v>
+        <v>357</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>17641</v>
+        <v>328</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81280141</t>
+          <t>81280009</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1170 (81280009)</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24,5 см Baget Noble [12]</t>
+          <t>Нож столовый 23,5 см матовый черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>388</v>
+        <v>317</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>14534</v>
+        <v>3821</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81240481</t>
+          <t>81240473</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240473</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24,5 см New Scales P.L. - Davinci [12]   </t>
+          <t>Нож столовый 24 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>447</v>
+        <v>868</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>30180</v>
+        <v>11344</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81280033</t>
+          <t>92000124</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>S123-5</t>
+          <t>S083-5 (кор=120шт)</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24,5 см Ritz Noble [12]</t>
+          <t>Нож столовый 24,2 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>453</v>
+        <v>413</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>17279</v>
+        <v>16571</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81240444</t>
+          <t>81280141</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-5</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый 24,5 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
+          <t>Нож столовый 24,5 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>583</v>
+        <v>388</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>11432</v>
+        <v>26389</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81280066</t>
+          <t>81240481</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240481</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Нож столовый для стейка 23,5 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
+          <t>Нож столовый 24,5 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>599</v>
+        <v>459</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>815</v>
+        <v>29324</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81211302</t>
+          <t>81280033</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t>142.68</t>
+          <t>S123-5</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Пинцет для закусок 16 см, бамбук, 100 шт, Garcia de PouИспания</t>
+          <t>Нож столовый 24,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>1962</v>
+        <v>453</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>16</v>
+        <v>14558</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>95001059</t>
+          <t>81240444</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>Е4084С</t>
+          <t>S143-5</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Подставка под столовые приборы 6 шт., пластик, P.L. Proff Cuisine</t>
+          <t>Нож столовый 24,5 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>1016</v>
+        <v>583</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
-        <v>0</v>
+        <v>10738</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81222650</t>
+          <t>81280066</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>JD-86224</t>
+          <t>200357 pakka wood</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Стакан перфорированный d 10,6/8 см h14,5 см для контейнера столовых приборов пластик P.L. </t>
+          <t>Нож столовый для стейка 23,5 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>173</v>
+        <v>599</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>537</v>
+        <v>621</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81280213</t>
+          <t>95001059</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT227</t>
+          <t>Е4084С</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Стакан перфорированный d 11,2/8,7 см h14,3 см для контейнера столовых приборов пластик P.L.</t>
+          <t>Подставка для столовых приборов набор 6 шт. пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>217</v>
+        <v>1016</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>497</v>
+        <v>0</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>92100190</t>
+          <t>81222650</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>FC2 / 04150159</t>
+          <t>JD-86224</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Стакан перфорированный d 9,5 см h13 см для контейнера столовых приборов, P.L. Proff Cuisine</t>
+          <t>Стакан перфорированный d 10,6/8 см h14,5 см для контейнера столовых приборов пластик P.L. </t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>515</v>
+        <v>173</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>0</v>
+        <v>516</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>92100191</t>
+          <t>81280213</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT227</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Стакан перфорированный для контейнера столовых приборов, P.L. Proff Cuisine</t>
+          <t>Стакан перфорированный d 11,2/8,7 см h14,3 см для контейнера столовых приборов пластик P.L.</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>545</v>
+        <v>217</v>
       </c>
       <c r="H335" s="9">
         <v/>
       </c>
       <c r="I335" s="10">
-        <v>0</v>
+        <v>469</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81240857</t>
+          <t>92100190</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FC2 / 04150159</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Щипцы для лобстера 13 см нерж. P.L. Proff Cuisine</t>
+          <t>Стакан перфорированный d 9,5 см h13 см для контейнера столовых приборов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>583</v>
+        <v>515</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>938</v>
+        <v>0</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81240858</t>
+          <t>92100191</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Щипцы для лобстера 15,4 см нерж. P.L. Proff Cuisine</t>
+          <t>Стакан перфорированный для контейнера столовых приборов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>613</v>
+        <v>545</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>1661</v>
+        <v>0</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81211106</t>
+          <t>81211075</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT586</t>
+          <t>GA341 (1кор=48уп)</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Щипцы для лобстера 16,5*5,8 см нерж. P.L. Proff Cuisine</t>
+          <t>Фуршетный пластик "Вилка на подставке" 7,1*2,9*2,5 см, 24 шт/уп, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>1437</v>
+        <v>135</v>
       </c>
       <c r="H338" s="9">
-        <v/>
+        <v>87</v>
       </c>
       <c r="I338" s="10">
-        <v>484</v>
+        <v>1023</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>99003509</t>
+          <t>81240857</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>S007-7 (кор=480шт)</t>
+          <t>LCA-5C</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
+          <t>Щипцы для лобстера 13 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>90</v>
+        <v>583</v>
       </c>
       <c r="H339" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I339" s="10">
-        <v>4734</v>
+        <v>934</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
+          <t>81240858</t>
+        </is>
+      </c>
+      <c r="D340" s="7" t="inlineStr">
+        <is>
+          <t>LCZ-6H</t>
+        </is>
+      </c>
+      <c r="E340" s="8" t="inlineStr">
+        <is>
+          <t>Щипцы для лобстера 15,4 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F340" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G340" s="9">
+        <v>613</v>
+      </c>
+      <c r="H340" s="9">
+        <v>398</v>
+      </c>
+      <c r="I340" s="10">
+        <v>1660</v>
+      </c>
+      <c r="J340" s="4"/>
+    </row>
+    <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="4"/>
+      <c r="B341" s="5"/>
+      <c r="C341" s="6" t="inlineStr">
+        <is>
+          <t>81211106</t>
+        </is>
+      </c>
+      <c r="D341" s="7" t="inlineStr">
+        <is>
+          <t>JQ-OT586</t>
+        </is>
+      </c>
+      <c r="E341" s="8" t="inlineStr">
+        <is>
+          <t>Щипцы для лобстера 16,5*5,8 см нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F341" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G341" s="9">
+        <v>1437</v>
+      </c>
+      <c r="H341" s="9">
+        <v>934</v>
+      </c>
+      <c r="I341" s="10">
+        <v>484</v>
+      </c>
+      <c r="J341" s="4"/>
+    </row>
+    <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="4"/>
+      <c r="B342" s="5"/>
+      <c r="C342" s="6" t="inlineStr">
+        <is>
+          <t>99003509</t>
+        </is>
+      </c>
+      <c r="D342" s="7" t="inlineStr">
+        <is>
+          <t>S007-7 (кор=480шт)</t>
+        </is>
+      </c>
+      <c r="E342" s="8" t="inlineStr">
+        <is>
+          <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F342" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G342" s="9">
+        <v>90</v>
+      </c>
+      <c r="H342" s="9">
+        <v/>
+      </c>
+      <c r="I342" s="10">
+        <v>3011</v>
+      </c>
+      <c r="J342" s="4"/>
+    </row>
+    <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="4"/>
+      <c r="B343" s="5"/>
+      <c r="C343" s="6" t="inlineStr">
+        <is>
           <t>81240859</t>
         </is>
       </c>
-      <c r="D340" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E340" s="8" t="inlineStr">
+      <c r="D343" s="7" t="inlineStr">
+        <is>
+          <t>SNT-06</t>
+        </is>
+      </c>
+      <c r="E343" s="8" t="inlineStr">
         <is>
           <t>Щипцы для улиток 15,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="F340" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G340" s="9">
+      <c r="F343" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G343" s="9">
         <v>273</v>
       </c>
-      <c r="H340" s="9">
-[...5 lines deleted...]
-      <c r="J340" s="4"/>
+      <c r="H343" s="9">
+        <v/>
+      </c>
+      <c r="I343" s="10">
+        <v>448</v>
+      </c>
+      <c r="J343" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>