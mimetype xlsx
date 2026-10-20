--- v0 (2026-06-06)
+++ v1 (2026-10-20)
@@ -1184,51 +1184,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 13:39</t>
+          <t>Прайс актуален на 20.10.2026 16:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1310,119 +1310,119 @@
           <t>78040012</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>C06063V-UPS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 15*15 см ротанг, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>757</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>476</v>
+        <v>506</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>95000005</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>C04034</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для столовых приборов 27*10 см h5 см ротанг SUNNEX</t>
+          <t>Контейнер для столовых приборов 27*10 см h5 см светлый ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>899</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>508</v>
+        <v>470</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>95001011</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>C04052К</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 28*11 см h5 см черный ротанг SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>703</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2092</v>
+        <v>1954</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81211636</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JQ-OT228AP</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 3 отд.,нерж.+ пласт 38*15*13,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1480,119 +1480,119 @@
           <t>92001001</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JD-4088B</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 4 отд., пластик 50*30*9,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>713</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>783</v>
+        <v>728</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81270234</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>C06023V</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 4 отд., ротанг, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2403</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81211637</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JQ-OT228BP</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик 51*15,7*17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4097</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92000118</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>СUH-4 / JQ-OT228EP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 4 отд.,нерж.+ пластик, 51*15,5*17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1616,255 +1616,255 @@
           <t>81240010</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ-OT228DP</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 5 отд., нерж.+ пластик 63*16*17 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>4583</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92000119</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>CUH-6 / JQ-OT229P</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 6 отд., нерж.+ пластик 38,5*30*18,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>5483</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240908</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FCH-36PS (HONRI)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 6 отд., пластик 35*40*29 см нерж. стаканы P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>11837</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81243087</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-86226</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 6 отд., пластик 40,2*34,8*29 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>7137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001002</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-4089 /JQ-PI223H</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Контейнер для столовых приборов 8 отд., пластик 42*21*14,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1213</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I20" s="10">
-        <v>1140</v>
+        <v>1090</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222650</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JD-86224</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан перфорированный d 10,6/8 см h14,5 см для контейнера столовых приборов пластик P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>173</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280213</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JQ-OT227</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан перфорированный d 11,2/8,7 см h14,3 см для контейнера столовых приборов пластик P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>217</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>497</v>
+        <v>469</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92100190</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>FC2 / 04150159</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан перфорированный d 9,5 см h13 см для контейнера столовых приборов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>