--- v0 (2026-06-08)
+++ v1 (2026-09-23)
@@ -1745,51 +1745,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 06:44</t>
+          <t>Прайс актуален на 23.09.2026 12:05</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1953,153 +1953,153 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>607</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280081</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-10 pakka wood</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка для стейка 22,5 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>813</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>5021</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99003562</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>M2261/12</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка для стейка Wine&amp;Dine коричневая деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>159</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>857</v>
+        <v>815</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280080</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200359 pakka wood</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая для стейка 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>599</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>0</v>
+        <v>5020</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280114</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JP020-SD</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Набор для стейка нож+вилка "Vintage Garwin Premium" дерев. футляр Pakka Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>5237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>356</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -2225,493 +2225,493 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>607</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280075</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20319 pakka wood</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 21,9 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>273</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>3971</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280076</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20262 pakka wood</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>493</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1272</v>
+        <v>1139</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280069</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-9 pakka wood</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,3 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>813</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>753</v>
+        <v>171</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280073</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20272 pakka wood</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,4 см "Garwin Paris" Dents Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>797</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1</v>
+        <v>4019</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81222414</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6502-110-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>803</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1233</v>
+        <v>1213</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222415</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-115SAB-BK301--NEW</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,5 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1877</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>856</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280074</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20337 pakka wood</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>437</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1172</v>
+        <v>1108</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280072</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20256 pakka wood</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,9 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>787</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>234</v>
+        <v>1991</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280079</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20363 S/S</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>327</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>3959</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280078</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20362 S/S</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,4 см "Garwin Paris" Vintage Steel Silver P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>327</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>3959</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280071</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20287 pakka wood</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,4 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1168</v>
+        <v>1147</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280049</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S125-10</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>338</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>12830</v>
+        <v>11514</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81250081</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>HTS-F3125</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см коричневый Paris P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>507</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81221542</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81221542</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см черный Paris P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>507</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -2755,312 +2755,312 @@
           <t>92001033</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S083-11 (кор=120шт)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,7 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>397</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>14696</v>
+        <v>14192</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280077</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20253 pakka wood</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>973</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1308</v>
+        <v>1185</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280038</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S123-10</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>339</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>3265</v>
+        <v>2066</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280067</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200009 pakka wood</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,7 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>573</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1537</v>
+        <v>1446</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222631</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST-08</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,9 см набор 4шт "Vintage" дерев. ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>5237</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222416</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KR-6402-120-BK301-NEW2025</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 25,3 см "PRO-Line" черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>843</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>1282</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280070</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20281 pakka wood</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 26 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>973</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1733</v>
+        <v>1694</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280068</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-8 pakka wood</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка топорик 21,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>873</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81280066</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200357 pakka wood</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нож столовый для стейка 23,5 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>599</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>815</v>
+        <v>664</v>
       </c>
       <c r="J41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>