--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -2867,51 +2867,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 08:57</t>
+          <t>Прайс актуален на 25.10.2026 07:16</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2959,2125 +2959,2125 @@
           <t>81280053</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>BB-AN-TC</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,8 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>201</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>6832</v>
+        <v>6735</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280061</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>BB-BO-TC</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,8 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>201</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5827</v>
+        <v>5682</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99003507</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>S007-9 (кор=480шт)</t>
+          <t>S007-9 (кор=240шт)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>113</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>15263</v>
+        <v>15117</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99007028</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S114-8</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>149</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>7091</v>
+        <v>4388</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>71047278</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S101-8</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>159</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>15111</v>
+        <v>14510</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71047270</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S100-8</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,7 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>520</v>
+        <v>12004</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99003511</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S008-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>174</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>113</v>
       </c>
       <c r="I12" s="10">
-        <v>34402</v>
+        <v>29845</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99003530</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S049-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19,5 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>189</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>22480</v>
+        <v>93399</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99003502</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S007-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>140</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>34960</v>
+        <v>41126</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99003535</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S050-2 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>149</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I15" s="10">
-        <v>26867</v>
+        <v>33471</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>71047273</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S101-2</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>199</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>25049</v>
+        <v>21917</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99110811</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S009-2</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>143</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>12037</v>
+        <v>31175</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280052</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BB-AN-YC</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>259</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>168</v>
       </c>
       <c r="I18" s="10">
-        <v>13229</v>
+        <v>12039</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280060</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>BB-BO-YC</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>252</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>12393</v>
+        <v>11714</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>99006503</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>S114-2</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>173</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>33788</v>
+        <v>30569</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>71047265</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S100-2</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>198</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I21" s="10">
-        <v>15505</v>
+        <v>25347</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280055</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>BB-AN-TK</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 16,8 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>201</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>3249</v>
+        <v>3201</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280063</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>BB-BO-TK</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 16,8 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>201</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3324</v>
+        <v>3312</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99003506</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>S007-8 (кор=480шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 17,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>113</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>13814</v>
+        <v>13729</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>99007019</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S114-7</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>88</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>14410</v>
+        <v>13796</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>71047277</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S101-7</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>103</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>13468</v>
+        <v>13324</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>71047269</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S100-7</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>96</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>8615</v>
+        <v>8434</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>73024351</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>S101-10</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, коктейля, Ice Tea 20 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>153</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>4582</v>
+        <v>13627</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>99003538</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S050-6 (кор=960)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 10,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>83</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>13777</v>
+        <v>13153</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99003505</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>S007-6 (кор=480)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>72</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>13112</v>
+        <v>11731</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280057</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>BB-AN-CK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>111</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>7797</v>
+        <v>7725</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280065</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>BB-BO-CK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>111</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>8196</v>
+        <v>7800</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>71047268</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S100-6</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>5015</v>
+        <v>16486</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>99110532</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>S009-6(кор=480шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>78</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>9715</v>
+        <v>9151</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99003533</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S049-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>109</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>19666</v>
+        <v>29996</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99007006</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>S114-6</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>93</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>15797</v>
+        <v>14823</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>71047276</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>S101-6</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>107</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>279</v>
+        <v>12108</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>99003514</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>S008-6 (кор=480шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12,4 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>93</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>18092</v>
+        <v>17000</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>99003510</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>S008-1(кор=240шт)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>174</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>113</v>
       </c>
       <c r="I39" s="10">
-        <v>20083</v>
+        <v>17584</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>99003529</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>S049-1 кор=240шт</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>189</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>15852</v>
+        <v>55649</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>99003534</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>S050-1</t>
+          <t>S050-1 ( кор =240 шт)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>149</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>96</v>
       </c>
       <c r="I41" s="10">
-        <v>19485</v>
+        <v>24572</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>99003501</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>S007-1(кор=240шт)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>140</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>23226</v>
+        <v>28684</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>71047272</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>S101-1</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,5 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>199</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>17214</v>
+        <v>15594</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>99110157</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>S009-1</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>143</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>9332</v>
+        <v>30979</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81280054</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>BB-AN-YK</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>241</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>156</v>
       </c>
       <c r="I45" s="10">
-        <v>11564</v>
+        <v>11237</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81280062</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>BB-BO-YK</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>252</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>10822</v>
+        <v>10437</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>99006502</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>S114-1</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>173</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>14445</v>
+        <v>12054</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>71047264</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>S100-1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21,2 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>198</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>128</v>
       </c>
       <c r="I48" s="10">
-        <v>15549</v>
+        <v>26106</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>99003536</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>S050-3 ( кор =480 шт)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,4 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>103</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>30341</v>
+        <v>26584</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81280056</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>BB-AN-NK</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>149</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>12597</v>
+        <v>11540</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81280064</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>BB-BO-NK</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>149</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>11236</v>
+        <v>10119</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>99003503</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>S007-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>97</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>36405</v>
+        <v>43987</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>99003531</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>S049-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>127</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>16272</v>
+        <v>90352</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>71047274</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>S101-3</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,2 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>137</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>6289</v>
+        <v>13362</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>71047266</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>S100-3</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>11743</v>
+        <v>18400</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99110454</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>S009-3</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,5 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>93</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>6670</v>
+        <v>14253</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>99003513</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>S008-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,6 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>115</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>28921</v>
+        <v>25915</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>99006504</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>S114-3</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 15 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>137</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>18503</v>
+        <v>15692</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>99003508</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>S007-10 (кор=240шт)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 19,5 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>93</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>17115</v>
+        <v>17030</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>99007025</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>S114-9</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>159</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>7234</v>
+        <v>5600</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81280051</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>BB-AN-PB</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20,2 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>397</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>3572</v>
+        <v>3524</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81280059</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>BB-BO-PB</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20,2 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>397</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>3159</v>
+        <v>3099</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>71047279</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>S101-9</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20,5 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>248</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>15671</v>
+        <v>15539</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>71047271</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>S100-9</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>180</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>4271</v>
+        <v>3754</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>99003504</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>S007-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 21,8 см М188 P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>190</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>15135</v>
+        <v>21613</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81280050</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>BB-AN-YB</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22 см 18/10 Antalya By Bone [12]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>448</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>374</v>
+        <v>59</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>99003532</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>S049-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22 см Sapporo P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>7324</v>
+        <v>59097</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81280058</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>BB-BO-YB</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,3 см 18/10 Bogazici By Bone [12]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -5101,244 +5101,244 @@
           <t>99110711</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>S009-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,3 см Nizza P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>203</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>10856</v>
+        <v>20575</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>99003512</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>S008-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,5 см London P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>217</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>21358</v>
+        <v>19381</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>99003537</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>S050-5  (кор =240 шт)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,6 см Basel P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>217</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>27520</v>
+        <v>24769</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99007005</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>S114-5</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см Chelsea P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>327</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>15401</v>
+        <v>13754</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>71047275</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>S101-5</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см Nabur P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>297</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>15933</v>
+        <v>14073</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>71047267</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>S100-5</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см Fine P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>357</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I74" s="10">
-        <v>17556</v>
+        <v>28953</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>99003509</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>S007-7 (кор=480шт)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>90</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>4766</v>
+        <v>3201</v>
       </c>
       <c r="J75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>