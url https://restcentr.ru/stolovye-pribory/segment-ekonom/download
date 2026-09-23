--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1580,51 +1580,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 23.09.2026 09:46</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1706,935 +1706,935 @@
           <t>99003546</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S051-8</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>87</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>5371</v>
+        <v>4517</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260002</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>H008-2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 17,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>26</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>10751</v>
+        <v>9718</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99003525</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>H012-2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>97</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>23813</v>
+        <v>21136</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81260096</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S059-2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>47</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>14192</v>
+        <v>25123</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99003565</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>H069-2</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>84</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>14328</v>
+        <v>12246</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240759</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-2 (1.5)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>38</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>263752</v>
+        <v>252878</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99003540</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S051-2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>113</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>10063</v>
+        <v>33946</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99003545</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S051-7</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>93</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>13740</v>
+        <v>13079</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99003528</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>H012-6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 10,4 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>47</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>8463</v>
+        <v>7653</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99003544</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S051-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,7 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2121</v>
+        <v>13868</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81260001</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>H008-1</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 17,5 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>38</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3210</v>
+        <v>1399</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99003524</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>H012-1</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>97</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>14286</v>
+        <v>12102</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81260095</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S059-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>47</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>23795</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240758</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-1 (1.5)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,9 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>38</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>220238</v>
+        <v>202093</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>99003564</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>H069-1</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>84</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1553</v>
+        <v>25333</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99003539</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S051-1</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>113</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>25695</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260003</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>H008-3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,1 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>31</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3445</v>
+        <v>3181</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99003566</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>H069-3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>57</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>22853</v>
+        <v>21517</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81260097</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S059-3</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>31</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>3525</v>
+        <v>27428</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99003541</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S051-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>78</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>45059</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>99003526</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>H012-3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>67</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>17493</v>
+        <v>13953</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240760</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-3 (1.5)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>28</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>261277</v>
+        <v>255852</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>99003547</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S051-9</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>169</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>13316</v>
+        <v>12763</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99003559</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>S051-10</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для рыбы 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>51</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>9218</v>
+        <v>9217</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99003527</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>H012-5 (кор=480шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>87</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>6126</v>
+        <v>5226</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81260098</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>S059-5</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>72</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>11199</v>
+        <v>10070</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240761</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>H012-5 (1.5)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>79</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>289151</v>
+        <v>286510</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81260004</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>H008-5</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2658,74 +2658,74 @@
           <t>99003567</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>H069-5</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 21 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>87</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>13011</v>
+        <v>12218</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99003542</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>S051-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>199</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>15581</v>
+        <v>26152</v>
       </c>
       <c r="J36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>