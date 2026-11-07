--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -1580,51 +1580,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 09:46</t>
+          <t>Прайс актуален на 07.11.2026 10:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1706,1026 +1706,1026 @@
           <t>99003546</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S051-8</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>87</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>4517</v>
+        <v>16828</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81260002</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>H008-2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 17,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>9718</v>
+        <v>21381</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99003525</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>H012-2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>97</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>63</v>
       </c>
       <c r="I9" s="10">
-        <v>21136</v>
+        <v>42433</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81260096</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S059-2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>47</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>25123</v>
+        <v>48591</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99003565</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>H069-2</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>84</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>12246</v>
+        <v>34888</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240759</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>H012-2 (1.5)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>38</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>24</v>
       </c>
       <c r="I12" s="10">
-        <v>252878</v>
+        <v>248976</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99003540</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S051-2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>113</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>33946</v>
+        <v>65635</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99003545</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S051-7</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>93</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>13079</v>
+        <v>12945</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99003528</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>H012-6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 10,4 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>47</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>7653</v>
+        <v>19100</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99003544</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S051-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,7 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>67</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>13868</v>
+        <v>25411</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81260001</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>H008-1</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 17,5 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>38</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1399</v>
+        <v>12617</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99003524</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>H012-1</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>97</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>63</v>
       </c>
       <c r="I18" s="10">
-        <v>12102</v>
+        <v>34732</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81260095</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S059-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>47</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>23795</v>
+        <v>45979</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240758</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>H012-1 (1.5)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 18,9 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>38</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>24</v>
       </c>
       <c r="I20" s="10">
-        <v>202093</v>
+        <v>188218</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>99003564</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>H069-1</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>84</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>25333</v>
+        <v>35219</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99003539</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S051-1</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>113</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>25695</v>
+        <v>45720</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81260003</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>H008-3</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,1 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>31</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>3181</v>
+        <v>14556</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>99003566</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>H069-3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>57</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>21517</v>
+        <v>32711</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81260097</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S059-3</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>31</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>27428</v>
+        <v>49888</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99003541</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>S051-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>78</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>45059</v>
+        <v>62504</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>99003526</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>H012-3</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>67</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>13953</v>
+        <v>34604</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240760</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>H012-3 (1.5)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>28</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>18</v>
       </c>
       <c r="I28" s="10">
-        <v>255852</v>
+        <v>253426</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>99003547</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S051-9</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>169</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>12763</v>
+        <v>12606</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99003559</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>S051-10</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для рыбы 20 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>51</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>9217</v>
+        <v>9216</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>99003527</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>H012-5 (кор=480шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Bistro P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>87</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>5226</v>
+        <v>16816</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81260098</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>S059-5</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Cafe P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>10070</v>
+        <v>22162</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240761</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>H012-5 (1.5)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Rest-Line Eco P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>52</v>
       </c>
       <c r="I33" s="10">
-        <v>286510</v>
+        <v>285596</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81260004</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>H008-5</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 20,7 см Эко P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>4</v>
+        <v>12000</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99003567</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>H069-5</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 21 см Budjet P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>87</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>12218</v>
+        <v>23892</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99003542</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>S051-5 (кор=240шт)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см Adele P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>199</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>26152</v>
+        <v>36769</v>
       </c>
       <c r="J36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>