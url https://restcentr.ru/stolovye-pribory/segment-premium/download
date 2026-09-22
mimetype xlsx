--- v0 (2026-06-05)
+++ v1 (2026-09-22)
@@ -6233,51 +6233,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 14:22</t>
+          <t>Прайс актуален на 23.09.2026 02:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6305,513 +6305,513 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240470</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240470</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 16,6 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>243</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4093</v>
+        <v>3492</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240447</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-8</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,5 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>337</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7597</v>
+        <v>7285</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240484</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,6 см New Scales P.L. - Davinci [12]                           </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>297</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>12641</v>
+        <v>12557</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240462</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240462</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 17,6 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>279</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>6183</v>
+        <v>5715</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99003555</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S060-8 (кор=240шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>237</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5045</v>
+        <v>4696</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240454</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240454</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>273</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>6013</v>
+        <v>5508</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99003522</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S037-9</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>185</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>8246</v>
+        <v>6805</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280144</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-8</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>10804</v>
+        <v>10767</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280047</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S125-8</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>273</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>18959</v>
+        <v>17981</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280036</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S123-8</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>263</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>17134</v>
+        <v>14963</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240477</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240477</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>763</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>19672</v>
+        <v>19131</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99006403</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S113-8</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>173</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>8157</v>
+        <v>5925</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001027</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S083-8 (кор=240шт)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,7 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>173</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>17908</v>
+        <v>16840</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280032</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S123-4</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Вилка для закусок 14,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>197</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>9526</v>
+        <v>9406</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>99003560</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>S037-11 NEW</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Вилка для пирожного 15 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6835,51 +6835,51 @@
           <t>99003551</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S060-4 (кор=240шт)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Вилка для пирожного 16 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>174</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>3560</v>
+        <v>3188</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99003557</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S060-10 (кор=120шт)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Вилка для рыбы 18,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6903,731 +6903,731 @@
           <t>81280040</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>S123-12</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Вилка для рыбы 19 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>195</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>6964</v>
+        <v>6952</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280081</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-10 pakka wood</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Вилка для стейка 22,5 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>813</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>5021</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>71047254</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S049-2 black</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 19 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>283</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>8639</v>
+        <v>7714</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240450</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>DJ-22004/81240450</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>40498</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>99002914</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S113-2</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>16182</v>
+        <v>20444</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240443</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>473</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>22229</v>
+        <v>21263</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280139</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-2</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,3 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>310</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>11824</v>
+        <v>10779</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240458</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>DJ-22007/81240458</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>663</v>
+        <v>41784</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280030</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>S123-2</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>347</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>43669</v>
+        <v>38862</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81240475</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240475</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>788</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>19306</v>
+        <v>17541</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240483</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240483</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,6 см New Scales P.L. - Davinci [12]                      </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>370</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>40163</v>
+        <v>39402</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280042</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>S125-2</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,7 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>327</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>17199</v>
+        <v>22544</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99003516</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S037-2  (кор=240шт)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>237</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>17489</v>
+        <v>14127</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240466</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240466</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>0</v>
+        <v>41399</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>99003549</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>S060-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>267</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>7808</v>
+        <v>5947</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280026</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>2820 (81280026)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>301</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2616</v>
+        <v>2592</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280002</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>HTS-S7942 (81280002)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>291</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>14185</v>
+        <v>12562</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280018</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>2768 (81280018)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>492</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>5976</v>
+        <v>5231</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81280014</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>2768 (81280014)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>473</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1476</v>
+        <v>437</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200289</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>437</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>9530</v>
+        <v>8184</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>92000116</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>S083-2 (кор=240шт)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>237</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>26049</v>
+        <v>24344</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81280006</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>1170 (81280006)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21,5 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7651,1717 +7651,1717 @@
           <t>81280010</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>1170 (81280010)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 21,5 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>301</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>6063</v>
+        <v>5678</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81280022</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>2538 (81280022)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 22,5 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>301</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>2819</v>
+        <v>2518</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81280080</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200359 pakka wood</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая для стейка 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>599</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>5020</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240471</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240471</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 16,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>243</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>8671</v>
+        <v>8467</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240463</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240463</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 16,7 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>279</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8726</v>
+        <v>8594</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240446</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>S143-7</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 17,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12]    </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>337</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>9019</v>
+        <v>8839</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81280143</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-7</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 17,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>230</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>11381</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81240485</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240485</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 17,8 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>297</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>10304</v>
+        <v>10194</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81240455</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240455</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>273</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>8559</v>
+        <v>8474</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81280046</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>S125-7</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,2 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>273</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>13414</v>
+        <v>12406</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81280035</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>S123-7</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>263</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>10583</v>
+        <v>9934</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>99003554</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>S060-7 (кор=240шт)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>189</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>19264</v>
+        <v>19215</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240478</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240478</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,5 см Rome P.L. - Davinci [12]       </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>763</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>12794</v>
+        <v>12613</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>99006402</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>S113-7</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>173</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>13627</v>
+        <v>11899</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>99003521</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>S037-8 NEW</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,7 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>94</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>40420</v>
+        <v>40047</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>92001025</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>S083-7 (кор=240шт)</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 19 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>119</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>5632</v>
+        <v>5572</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>99006411</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>S113-10</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, коктейля, Ice Tea 18,7 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>167</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>11781</v>
+        <v>11097</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>99003520</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>S037-7</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, коктейля, Ice Tea 19,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>169</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>7185</v>
+        <v>6260</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>92001029</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>S083-10 (кор=240шт)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, коктейля, Ice Tea 22,2 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>153</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>10800</v>
+        <v>10560</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>92001024</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>S083-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>107</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>12126</v>
+        <v>11310</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81240480</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240480</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>447</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>12470</v>
+        <v>11795</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81240488</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240488</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,1 см New Scales P.L. - Davinci [12]                          </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>159</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>11739</v>
+        <v>11523</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240445</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-6</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>207</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>7049</v>
+        <v>6773</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81280045</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>S-125-6</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,4 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>153</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>10829</v>
+        <v>9700</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81280034</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>S123-6</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>157</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>20343</v>
+        <v>19083</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240456</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240456</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>153</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>5670</v>
+        <v>5058</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>99006401</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>S113-6</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>118</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>12876</v>
+        <v>11460</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81240464</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>DJ-22007/81240464</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>183</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>7340</v>
+        <v>7100</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>71047258</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>S049-6 black</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>175</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>5325</v>
+        <v>5144</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240472</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>DJ-09028/81240472</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,9 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>173</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>5948</v>
+        <v>5635</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>99003519</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>S037-6 (кор=960шт)</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12,2 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>143</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>11402</v>
+        <v>10669</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>99003553</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>S060-6 (кор=480шт)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>143</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>5757</v>
+        <v>5192</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81280142</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-6</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 12,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>137</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>10970</v>
+        <v>10742</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81200292</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 13,8 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>367</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>4358</v>
+        <v>4094</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81280019</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>2768 (81280019)</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19,5 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>492</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>3095</v>
+        <v>2639</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81280015</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>2768 (81280015)</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19,5 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>473</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2153</v>
+        <v>1547</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>71047255</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>S049-1 black</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 19,5 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>283</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>9895</v>
+        <v>9378</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81240451</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>DJ-22004/81240451</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>7686</v>
+        <v>25612</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>99002909</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>S113-1</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>239</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>14765</v>
+        <v>21376</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81240442</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-1</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,2 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>473</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>15534</v>
+        <v>14916</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81240476</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240476</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,3 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>788</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>16816</v>
+        <v>15879</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81240459</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>DJ-22007/81240459</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>7072</v>
+        <v>24857</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81280138</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-1</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,4 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>310</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>14321</v>
+        <v>13528</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81200290</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,5 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>437</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>12507</v>
+        <v>12037</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81240486</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240486</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>370</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>30658</v>
+        <v>29957</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81280041</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>S125-1</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>327</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>15370</v>
+        <v>23745</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81280029</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>S123-1</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>347</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>24368</v>
+        <v>21036</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>99003515</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>S037-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>230</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>15387</v>
+        <v>12817</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81240467</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>DJ-09028/81240467</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>5722</v>
+        <v>12321</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>99003548</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>S060-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>258</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2711</v>
+        <v>1486</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81280027</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>2820 (81280027)</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9385,527 +9385,527 @@
           <t>81280003</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>HTS-S7942 (81280003)</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>291</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>10293</v>
+        <v>9379</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81280007</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>1170 (81280007)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>298</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>305</v>
+        <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81280011</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>1170 (81280011)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>301</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1263</v>
+        <v>963</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81280082</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200356 pakka wood</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21,3 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>599</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>1499</v>
+        <v>1497</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81280023</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>2538 (81280023)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21,3 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>301</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>5674</v>
+        <v>5625</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>92000115</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>S083-1 (кор=240шт)</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>237</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>21457</v>
+        <v>20425</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81280024</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>2538 (81280024)</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,1 см матовая серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>241</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1342</v>
+        <v>1066</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81240479</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240479</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>563</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>22646</v>
+        <v>21222</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81240460</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240460</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>213</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>6502</v>
+        <v>23958</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>92000123</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>S083-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,8 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>118</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>10398</v>
+        <v>8718</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81280043</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>S125-3</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 13,8 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>187</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>22420</v>
+        <v>29931</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81240468</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>DJ-09028/81240468</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>476</v>
+        <v>18179</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>99002915</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>S113-3</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>147</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>8068</v>
+        <v>15627</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>71047257</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>S049-3 black</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14 см матовая черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>213</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>12662</v>
+        <v>11821</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81279086</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-3</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,3 см матовая с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>279</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>16545</v>
+        <v>15885</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81280008</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>1170 (81280008)</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,3 см матовая цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9929,901 +9929,901 @@
           <t>81280012</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>1170 (81280012)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,3 см матовая черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>241</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>5039</v>
+        <v>4751</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81280031</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>S123-3</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>197</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>36215</v>
+        <v>32662</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>99003517</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>S037-3 (кор=480шт)</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,5 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>140</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>15330</v>
+        <v>12520</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81240452</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240452</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,5 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2777</v>
+        <v>19911</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81280004</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>HTS-S7942 (81280004)</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,5 см матовая серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>180</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>14305</v>
+        <v>12873</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81280140</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-3</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,6 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>177</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>10892</v>
+        <v>9883</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81280020</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>2768 (81280020)</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 15 см матовая цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>467</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>8284</v>
+        <v>7720</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81280016</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>2768 (81280016)</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 15 см матовая цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>397</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>673</v>
+        <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81240487</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240487</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 15,2 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>203</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>39238</v>
+        <v>38609</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>99003550</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>S060-3 (кор=240шт)</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 15,6 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>174</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>5069</v>
+        <v>4048</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81280083</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200358 pakka wood</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 16 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>438</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>1627</v>
+        <v>1625</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81280028</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>2820 (81280028)</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 16,1 см матовая медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>224</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>4005</v>
+        <v>3873</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81200291</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 16,7 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>370</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>13725</v>
+        <v>13424</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81240469</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240469</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 19,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>397</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>7254</v>
+        <v>7026</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>99003523</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>S037-10 NEW</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 19,6 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>213</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>34306</v>
+        <v>33837</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81240461</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240461</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20,3 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>397</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>7791</v>
+        <v>7347</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>81240448</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-9</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 20,7 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>443</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>8511</v>
+        <v>8319</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>99003556</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>S060-9 (кор=120шт)</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>208</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>5372</v>
+        <v>5059</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81240453</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22004/81240453</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>397</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>7843</v>
+        <v>7507</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81280048</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>S125-9</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>317</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>15862</v>
+        <v>14902</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>81280037</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>S123-9</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>376</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>17305</v>
+        <v>16141</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>99006410</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>S113-9</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>273</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>16753</v>
+        <v>15049</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>92001028</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>S083-9 (кор=120шт)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21,5 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>310</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>10232</v>
+        <v>9920</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81240474</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240474</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21,7 см Rome P.L. - Davinci [12]                        </t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>597</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>11180</v>
+        <v>10830</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81240482</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240482</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 22,5 см New Scales P.L. - Davinci [12]           </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>370</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>12786</v>
+        <v>12798</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81280145</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-9</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 22,8 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>329</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>10962</v>
+        <v>10818</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>99003561</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>S037-12 NEW</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Нож для масла 16 см Amboss P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10881,1298 +10881,1298 @@
           <t>99003558</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>S060-11 (кор=240шт)</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Нож для рыбы 25 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>247</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>10684</v>
+        <v>10671</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81280075</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20319 pakka wood</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 21,9 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>273</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>0</v>
+        <v>3971</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>81280076</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20262 pakka wood</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>493</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>1272</v>
+        <v>1139</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81280069</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-9 pakka wood</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,3 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>813</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>753</v>
+        <v>171</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81280073</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20272 pakka wood</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,4 см "Garwin Paris" Dents Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>797</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>1</v>
+        <v>4019</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81280074</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20337 pakka wood</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>437</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1172</v>
+        <v>1108</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81280072</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20256 pakka wood</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 22,9 см "Garwin Paris" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>787</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>234</v>
+        <v>1991</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81280071</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20287 pakka wood</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,4 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>873</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>1168</v>
+        <v>1147</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81280049</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>S125-10</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,5 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>338</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>12806</v>
+        <v>11514</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>92001033</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>S083-11 (кор=120шт)</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 23,7 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>397</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>14696</v>
+        <v>14192</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81280077</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20253 pakka wood</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>973</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1308</v>
+        <v>1185</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81280038</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>S123-10</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>339</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>3266</v>
+        <v>2066</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>81280067</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200009 pakka wood</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,7 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>573</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>1537</v>
+        <v>1446</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81280070</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20281 pakka wood</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 26 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>973</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1733</v>
+        <v>1694</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>81280068</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20283-8 pakka wood</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка топорик 21,6 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>873</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>99003518</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>S037-5  (кор=240шт)</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22 см Amboss P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>247</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>14610</v>
+        <v>12772</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81280021</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>2538 (81280021)</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22 см матовый серый цвет черная ручка PVD Lounge P.L. [12]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>301</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>6783</v>
+        <v>6567</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>71047256</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>S049-5 black</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22 см матовый черный цвет Black Sapporo PVD P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>287</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>13947</v>
+        <v>13466</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81200288</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>HTS-F1421</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,2 см ручка черный пластик Grazia P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>437</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>11643</v>
+        <v>10898</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81280017</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>2768 (81280017)</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,9 см матовый цвет медь PVD 1920-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>492</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>4896</v>
+        <v>4284</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81280013</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>2768 (81280013)</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 22,9 см матовый цвет серебро PVD 1920-Silvery P.L. [12]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>473</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>1940</v>
+        <v>1094</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>81240449</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>DJ-22004/81240449</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см Magma P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>2690</v>
+        <v>20758</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81280001</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>HTS-S7942 (81280001)</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23 см матовый серый цвет Vintage Style Noble [12]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>439</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>14219</v>
+        <v>12897</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81280025</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>2820 (81280025)</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,1 матовый медный цвет черная ручка PVD Provence P.L. [12]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
         <v>338</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81280044</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>S125-5</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,3 см New York Noble [12]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>347</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>10827</v>
+        <v>17084</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81240465</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-09028/81240465</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см Antic P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>3526</v>
+        <v>22353</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>99003552</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>S060-5 (кор=120шт)</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см Bramini P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>437</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>4968</v>
+        <v>4031</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>99005807</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>S113-5</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см Salsa P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
         <v>337</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>13626</v>
+        <v>20477</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>81240457</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-22007/81240457</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см Snake P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>6008</v>
+        <v>24129</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81280005</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>1170 (81280005)</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см матовый цвет светлая медь PVD Alessi-Copper P.L. [12]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>357</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81280009</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
           <t>1170 (81280009)</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 23,5 см матовый черный цвет PVD Alessi-Black P.L. [12]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
         <v>317</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>4218</v>
+        <v>3882</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81240473</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-06597/81240473</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24 см Rome P.L. - Davinci [12]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>788</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>14067</v>
+        <v>12445</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>92000124</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>S083-5 (кор=120шт)</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,2 см Gatsby P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
         <v>413</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>17484</v>
+        <v>16680</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81280141</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S172-5</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,5 см Baget Noble [12]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>388</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>14644</v>
+        <v>14006</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>81240481</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DJ-05157/81240481</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,5 см New Scales P.L. - Davinci [12]   </t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
         <v>447</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>30205</v>
+        <v>29448</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81280033</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>S123-5</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>453</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>17423</v>
+        <v>15256</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81240444</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S143-5</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,5 см матовый с золотом Lord Vintage Style P.L. Proff Cuisine [12] </t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>583</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>11492</v>
+        <v>10742</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81280066</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>200357 pakka wood</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Нож столовый для стейка 23,5 см "Garwin" Pakka Wood P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>599</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>815</v>
+        <v>664</v>
       </c>
       <c r="J177" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>