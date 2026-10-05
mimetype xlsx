--- v0 (2026-06-07)
+++ v1 (2026-10-05)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 09:44</t>
+          <t>Прайс актуален на 05.10.2026 16:31</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1045,414 +1045,414 @@
           <t>81280036</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S123-8</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка десертная 18,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>263</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>17134</v>
+        <v>15035</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280032</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S123-4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилка для закусок 14,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>197</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>9525</v>
+        <v>9370</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280040</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S123-12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилка для рыбы 19 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>195</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6963</v>
+        <v>6952</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280030</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S123-2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Вилка столовая 20,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>347</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>43669</v>
+        <v>38778</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280035</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S123-7</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ложка десертная 18,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>263</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>10582</v>
+        <v>9934</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280034</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S123-6</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка кофейная 11,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>157</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>20342</v>
+        <v>18999</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280029</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S123-1</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ложка столовая 20,6 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>347</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>24368</v>
+        <v>20988</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280031</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S123-3</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка чайная 14,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>197</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>36215</v>
+        <v>32794</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280037</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S123-9</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож десертный 21 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>376</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>17304</v>
+        <v>16105</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280039</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S123-11</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож для рыбы 20,4 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>206</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>7173</v>
+        <v>7174</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280038</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S123-10</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож для стейка 24,2 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>339</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3265</v>
+        <v>1850</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280033</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S123-5</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож столовый 24,5 см Ritz Noble [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>453</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>17423</v>
+        <v>15244</v>
       </c>
       <c r="J17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>