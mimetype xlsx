--- v0 (2026-06-13)
+++ v1 (2026-10-22)
@@ -4484,51 +4484,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:02</t>
+          <t>Прайс актуален на 23.10.2026 01:33</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4576,153 +4576,153 @@
           <t>81230001</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>5086 Apricot</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сироп Абрикос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>727</v>
+        <v>588</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81230254</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>5579</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сироп Агава органическая 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1499</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>403</v>
+        <v>292</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81230003</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>1724 Amaretto</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сироп Амаретто 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>339</v>
+        <v>176</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81230004</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>6043 Pineapple</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сироп Ананас 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>937</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>511</v>
+        <v>186</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81230005</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1637 Anise</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сироп Анис 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -4746,459 +4746,459 @@
           <t>81230060</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>6041 Orange/1655/</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сироп Апельсин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>937</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>315</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81230061</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>3414 Blood Orange</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сироп Апельсин красный 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>937</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>637</v>
+        <v>684</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81230019</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>4685 Caramelised Peanut</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сироп Арахис карамелизированный 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>937</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1219</v>
+        <v>634</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81230068</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>2148 Watermelon</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сироп Арбуз 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>726</v>
+        <v>221</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81233015</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>6146</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сироп Базилик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>873</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>706</v>
+        <v>376</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81230006</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>6069 Banana/1638/</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сироп Банан 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>817</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3125</v>
+        <v>1549</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81233022</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6262 / 6263</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сироп Баобаб 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>893</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>660</v>
+        <v>559</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81230026</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1643/6307 Blue Curacao</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сироп Блю Кюрасао 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>873</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3155</v>
+        <v>293</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81230260</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>5679 Brownie</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сироп Брауни 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>943</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>4223</v>
+        <v>3545</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81230029</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>6021 Elder Flower 2776</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сироп Бузина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>947</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81230097</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>1716 Vanilla</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сироп Ваниль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>877</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1103</v>
+        <v>3556</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81230034</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>6018 French Vanilla</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сироп Ваниль французская 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>937</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>4</v>
+        <v>200</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81230027</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>5197/6887 Dulce De Leche</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сироп Вареное сгущенное молоко 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>937</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>454</v>
+        <v>50</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81230014</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>1640 Cherry</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сироп Вишня 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -5222,51 +5222,51 @@
           <t>81230281</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>6034 Hibis</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сироп Гибискус 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>959</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>247</v>
+        <v>213</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81230041</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>2031 Eggnog</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сироп Гоголь-моголь 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -5290,697 +5290,697 @@
           <t>81230037</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>2879 Pomegranate</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сироп Гранат 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>943</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81230065</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>2119 Grapefruit</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сироп Грейпфрут 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>893</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>685</v>
+        <v>376</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81230066</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>5877 Pink Grapefruit</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сироп Грейпфрут розовый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>937</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>685</v>
+        <v>339</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81230038</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>1899 Mixed</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сироп Гренадин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>817</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>13251</v>
+        <v>8717</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81230073</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>2814 Pear</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сироп Груша 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>873</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1243</v>
+        <v>828</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81230047</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>3073 Melon</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сироп Дыня 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>937</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1831</v>
+        <v>1676</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81233039</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>6261</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сироп Дыня Мускусная 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>937</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81230053</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>1652 Blackberry</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сироп Ежевика 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>937</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>963</v>
+        <v>575</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81230015</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>1922/ 6314 T. Marshmallow</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сироп Жареный маршмеллоу 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>937</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2338</v>
+        <v>1994</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81230056</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>1719 Roasted Hazelnut</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сироп Жареный фундук 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>937</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>3828</v>
+        <v>2431</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81230007</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>3694 Bubble Gum</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сироп Жевательная резинка (Баббл Гам) 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>937</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1793</v>
+        <v>1284</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81230049</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>6059/1650 Green Mint</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сироп Зеленая мята 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>887</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2904</v>
+        <v>6424</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81233026</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6185</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирное пиво 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>903</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>700</v>
+        <v>649</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81230036</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>6070 Ginger/3075/</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>937</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>955</v>
+        <v>172</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81230064</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>1920 Gingerbread</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирный пряник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>937</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>642</v>
+        <v>622</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81233025</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6184</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Сироп Имбирный эль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>863</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>716</v>
+        <v>651</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81230012</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>1921 Butterscotch</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Сироп Ириска 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>937</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1599</v>
+        <v>1622</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81230094</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>2884 Toffee Crunch</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сироп Ириска хрустящая 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>937</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>689</v>
+        <v>423</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81230039</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>1721 Irish Cream</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Сироп Ирландский крем 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>188</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81230010</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>1717 Caramel/5416/</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Сироп Карамель 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>877</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>18903</v>
+        <v>7476</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81230285</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>5886 Cardamom</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Сироп Кардамон 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -6004,323 +6004,323 @@
           <t>81230040</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>1649 Kiwi</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Сироп Киви 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>937</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1004</v>
+        <v>582</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81230028</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>3189 Maple</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Сироп Кленовый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>937</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1244</v>
+        <v>822</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81230030</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>1644 Strawberry</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Сироп Клубника 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>873</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>19034</v>
+        <v>11398</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81233064</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>6811</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Сироп Клубника Дикая 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>937</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>6</v>
+        <v>367</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81230025</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>1636 Cranberry</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Сироп Клюква 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>937</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1031</v>
+        <v>1202</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81230057</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>1654 Coconut/5420/</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Сироп Кокос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>877</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>6346</v>
+        <v>368</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81233023</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>6190</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Сироп Кола (Cola) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>873</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1533</v>
+        <v>1361</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81230009</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>1725 Cinnamon</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Сироп Корица 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>937</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>272</v>
+        <v>554</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81230008</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>1723 Coffee</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Сироп Кофе 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>893</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1084</v>
+        <v>925</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81230280</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>6051 Redcu</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Сироп Красная смородина 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -6344,255 +6344,255 @@
           <t>81230042</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>2883 Lavender</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Сироп Лаванда 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>937</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>380</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81230022</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>1642 Lime</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Сироп Лайм 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>834</v>
+        <v>265</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81233016</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>6157</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Сироп Лайм Джус 0,7л кордиал 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>887</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1316</v>
+        <v>1363</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81233037</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>3324</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>937</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>249</v>
+        <v>48</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81230055</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>1718 Hazelnut/5417/</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Сироп Лесной орех 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>877</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>11177</v>
+        <v>5649</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81230020</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>1641 Lemon</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Сироп Лимон 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>428</v>
+        <v>168</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81230021</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>2475 Yellow Lemon</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Сироп Лимон желтый 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>873</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1129</v>
+        <v>949</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81233038</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>6731</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Сироп Лимонный для лимонада 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -6616,1343 +6616,1343 @@
           <t>81230043</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>3362 Lychee</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Сироп Личи 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>937</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81230058</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>1720 Macadamia Nut</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Сироп Макадамия орех 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>947</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>1175</v>
+        <v>117</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81230032</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>1645 Raspberry</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Сироп Малина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>943</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>9885</v>
+        <v>5078</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81230046</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>5939 Mango/2033/</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Сироп Манго 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>937</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2562</v>
+        <v>1761</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81233040</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>6725</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Сироп Манго Пряное 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>937</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>629</v>
+        <v>513</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81230045</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>6042 Tangerine/4507/</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сироп Мандарин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>937</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1048</v>
+        <v>503</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81230035</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>1646 Passion Fruit</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Сироп Маракуйя 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>937</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2676</v>
+        <v>131</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81233041</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>6724</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1937</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81230063</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>1656 Almond</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сироп Миндаль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>877</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1505</v>
+        <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81230051</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>2149 Mojito Mint</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сироп Мохито 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>943</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>2013</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81230070</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>4245 Peppermint</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Сироп Мятный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>913</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>349</v>
+        <v>845</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81230023</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>4659 Cucumber</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Сироп Огуречный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>978</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>619</v>
+        <v>265</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81230062</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>5039 Orchid</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Сироп Орхидея 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>998</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>407</v>
+        <v>765</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81233043</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>6626</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Сироп Османтус 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>937</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81233027</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>6270</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Сироп Пандан 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>893</v>
+        <v>937</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>74</v>
+        <v>394</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81230261</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>5685 Spicy Cayenne P</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Сироп Перец кайенский острый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>937</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>257</v>
+        <v>584</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81230069</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>1657 Peach 6123</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Сироп Персик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1635</v>
+        <v>1178</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81231001</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>5938 White</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Сироп Персик белый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>937</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>130</v>
+        <v>46</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81230044</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>5132 French Madeleine</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Сироп Печенье Мадлен 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>937</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1782</v>
+        <v>851</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81233117</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>6972 COOKIES &amp; CREAM</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>997</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>3268</v>
+        <v>2934</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81230082</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>3640 Speculoos</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Сироп Печенье Спекулос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>947</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1421</v>
+        <v>1193</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81230024</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>5013 Chocolate Cookie</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Сироп Печенье шоколадное 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>947</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>4047</v>
+        <v>2318</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81230071</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>4337 Pina Colada</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Сироп Пина Колада 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>983</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>455</v>
+        <v>300</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81230077</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>5291 Popcorn</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Сироп Попкорн 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81230078</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>6095 Pumpkin Spice 2</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Сироп Пряная тыква 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>937</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>2427</v>
+        <v>1242</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81230080</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>1812 Rose</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Сироп Роза 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>937</v>
+        <v>957</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>163</v>
+        <v>412</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81230079</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>3693 Rum (CARIBBEAN)</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Сироп Ром 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>930</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81230084</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>2117 Cane Sugar</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Сироп Сахарный тростник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>873</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1146</v>
+        <v>455</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81230050</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>5289 Cherry Plum</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Сироп Слива Мирабель (Алыча) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>917</v>
+        <v>973</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>401</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81230283</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>5871 Warm spices</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Сироп Согревающая пряность 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>998</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>649</v>
+        <v>737</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81230011</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>4508 Salted Caramel</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Сироп Соленая карамель 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>937</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>14382</v>
+        <v>989</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81230259</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>5681 Tarragon</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Сироп Тархун 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>937</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>740</v>
       </c>
       <c r="I97" s="10">
-        <v>2979</v>
+        <v>2452</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81230093</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>1923 Tiramisu</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Сироп Тирамису 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>937</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>627</v>
+        <v>41</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81233024</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6183</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Сироп Тоник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>903</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>949</v>
+        <v>873</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81230096</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>2775 Triple Sec</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Сироп Трипл Сек 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>943</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>834</v>
+        <v>682</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81233017</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>6102</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Сироп Тыквенный пирог 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>937</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>3203</v>
+        <v>2965</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81233059</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>6838</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Сироп Умэ Японская слива 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>937</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81230258</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>5680 Falernum</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Сироп Фалернум 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>937</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>434</v>
+        <v>557</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81230098</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>1660 Violet</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Сироп Фиалка 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>937</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>683</v>
+        <v>912</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81232001</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>5976  DATE</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Сироп Финик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -7976,85 +7976,85 @@
           <t>81230072</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>1658 Pistachio</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Сироп Фисташка 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>947</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>784</v>
+        <v>1689</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81233050</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>6155</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>959</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>240</v>
+        <v>176</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81230282</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>5773 Cherry Blossom</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Сироп Цветок вишни 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -8078,51 +8078,51 @@
           <t>81230092</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>2882 Green Tea</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Сироп Чай зеленый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>937</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>519</v>
+        <v>455</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81230086</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>1919 Chai Tea</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Сироп Чай с пряностями 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
@@ -8146,482 +8146,482 @@
           <t>81230089</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>4572 Iced Tea Raspberry</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Сироп Чай со вкусом малины 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>937</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81230087</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>3726 Iced Tea Lemon</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Сироп Чай холодный с лимоном 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>937</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>507</v>
+        <v>484</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81230013</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>1639 Blackcurrant</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Сироп Черная смородина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>887</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81230054</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>1653/6600 Blueberry</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Сироп Черника 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>937</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>285</v>
+        <v>0</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81230052</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>5196 Blueberry Muffin</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Сироп Черничный маффин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>998</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I115" s="10">
-        <v>3906</v>
+        <v>4482</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81230017</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>1722 Chocolate/5419/</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколад 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>947</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>7886</v>
+        <v>4598</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81230018</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>1924 White Chocolate</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколад белый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>937</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>3520</v>
+        <v>2743</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81233042</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>6395</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколад Рубиновый 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>983</v>
       </c>
       <c r="H118" s="9">
-        <v/>
+        <v>776</v>
       </c>
       <c r="I118" s="10">
-        <v>3608</v>
+        <v>3524</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81233116</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>6969 CHOKOLATE PISTACHIO</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>983</v>
       </c>
       <c r="H119" s="9">
-        <v/>
+        <v>776</v>
       </c>
       <c r="I119" s="10">
-        <v>5441</v>
+        <v>5052</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81233021</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6221</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Сироп Шоколадный батончик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>937</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>6427</v>
+        <v>5675</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81230119</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>5465 Spritz</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Сироп Шприц 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>989</v>
       </c>
       <c r="H121" s="9">
         <v>781</v>
       </c>
       <c r="I121" s="10">
-        <v>21321</v>
+        <v>20091</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81230099</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>4829 Yuzu Lemon</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Сироп Юдзу (японский лимон) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>993</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>495</v>
+        <v>623</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81230075</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>1659 Apple</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Сироп Яблоко 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>937</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>423</v>
+        <v>291</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81230076</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>6004 Green Apple</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Сироп Яблоко зеленое 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>887</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>577</v>
+        <v>520</v>
       </c>
       <c r="J124" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>